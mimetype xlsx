--- v0 (2026-03-20)
+++ v1 (2026-07-15)
@@ -26,60 +26,60 @@
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/customProperty2.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\2025\12_Dec\06_Earnings Materials\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DC3BF307-860D-46D7-B760-9DB275D4056C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3C81B5D5-01E1-447C-ABB8-BB0EDDB6FFA4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{A156B275-3F83-49D6-B48D-AF6B69C1EB37}"/>
+    <workbookView xWindow="54495" yWindow="0" windowWidth="26010" windowHeight="20985" xr2:uid="{A156B275-3F83-49D6-B48D-AF6B69C1EB37}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="18" r:id="rId1"/>
     <sheet name="Intro" sheetId="19" r:id="rId2"/>
     <sheet name="Sch. 1" sheetId="1" r:id="rId3"/>
     <sheet name="Sch. 2" sheetId="21" r:id="rId4"/>
     <sheet name="Sch. 3" sheetId="5" r:id="rId5"/>
     <sheet name="Sch. 4" sheetId="8" r:id="rId6"/>
     <sheet name="Sch. 5" sheetId="9" r:id="rId7"/>
     <sheet name="Sch. 5(a)" sheetId="22" r:id="rId8"/>
     <sheet name="Sch. 6" sheetId="10" r:id="rId9"/>
     <sheet name="Sch. 7" sheetId="11" r:id="rId10"/>
     <sheet name="Sch. 8" sheetId="12" r:id="rId11"/>
     <sheet name="Sch. 9" sheetId="13" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="\G">#REF!</definedName>
     <definedName name="\p">#REF!</definedName>
     <definedName name="\q">#REF!</definedName>
     <definedName name="_____________QTD1" hidden="1">{"Nil","Nil",FALSE,"Detail P&amp;L-M";"Nil","Nil",FALSE,"Dep &amp; Amort-M";"Nil","Nil",FALSE,"Equity-M";"Nil","Nil",FALSE,"Debt &amp; Cash Flow-M";"Nil","Nil",FALSE,"Interest-M"}</definedName>
     <definedName name="____________QTD1" hidden="1">{"Nil","Nil",FALSE,"Detail P&amp;L-M";"Nil","Nil",FALSE,"Dep &amp; Amort-M";"Nil","Nil",FALSE,"Equity-M";"Nil","Nil",FALSE,"Debt &amp; Cash Flow-M";"Nil","Nil",FALSE,"Interest-M"}</definedName>
     <definedName name="__________QTD1" hidden="1">{"Nil","Nil",FALSE,"Detail P&amp;L-M";"Nil","Nil",FALSE,"Dep &amp; Amort-M";"Nil","Nil",FALSE,"Equity-M";"Nil","Nil",FALSE,"Debt &amp; Cash Flow-M";"Nil","Nil",FALSE,"Interest-M"}</definedName>
     <definedName name="_________QTD1" hidden="1">{"Nil","Nil",FALSE,"Detail P&amp;L-M";"Nil","Nil",FALSE,"Dep &amp; Amort-M";"Nil","Nil",FALSE,"Equity-M";"Nil","Nil",FALSE,"Debt &amp; Cash Flow-M";"Nil","Nil",FALSE,"Interest-M"}</definedName>
     <definedName name="________QTD1" hidden="1">{"Nil","Nil",FALSE,"Detail P&amp;L-M";"Nil","Nil",FALSE,"Dep &amp; Amort-M";"Nil","Nil",FALSE,"Equity-M";"Nil","Nil",FALSE,"Debt &amp; Cash Flow-M";"Nil","Nil",FALSE,"Interest-M"}</definedName>
     <definedName name="_______QTD1" hidden="1">{"Nil","Nil",FALSE,"Detail P&amp;L-M";"Nil","Nil",FALSE,"Dep &amp; Amort-M";"Nil","Nil",FALSE,"Equity-M";"Nil","Nil",FALSE,"Debt &amp; Cash Flow-M";"Nil","Nil",FALSE,"Interest-M"}</definedName>
@@ -17514,51 +17514,51 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">Payments for restructuring, transaction-related 
     items, and transformation initiatives </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color rgb="FF000A48"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(3)</t>
     </r>
   </si>
   <si>
     <t>(2) The third quarter of 2025 and twelve months ended December 31, 2025 each reflect the combination of the Predecessor and Successor amounts during the period, which is supplementally presented to help investors view these amounts in a manner consistent with our management.</t>
   </si>
   <si>
     <t xml:space="preserve">(3)  Free cash flow includes payments for restructuring, transaction-related costs, and transformation initiatives, including the unification and evolution of systems and platforms, and migration to the cloud. For 2024 this amount is net of insurance recoveries received related to litigation
       associated with the 2019 merger of Viacom Inc. and CBS Corporation. </t>
   </si>
   <si>
-    <t>(1) On March 13, 2026, total debt was updated from $10,638 to $10,658 to agree with our Annual Report on Form 10-K for 2025.</t>
+    <t>(1) On March 13, 2026, total debt was updated from $13,638 to $13,658 to agree with our Annual Report on Form 10-K for 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="m/d/yy;@"/>
     <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,###.00_);_(&quot;$&quot;* \(#,###.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="#,##0.0_);\(#,##0.0\)"/>
     <numFmt numFmtId="167" formatCode="\(&quot;$&quot;* #,###.00_);_(&quot;$&quot;* \(#,###.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="_(* #,###.00_);_(* \(#,###.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="169" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -18398,245 +18398,245 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="169" fontId="6" fillId="2" borderId="11" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="6" fillId="0" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="169" fontId="6" fillId="0" borderId="10" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="6" fillId="0" borderId="18" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="6" fillId="2" borderId="5" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="6" fillId="0" borderId="24" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="42" fontId="24" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="24" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="6" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...81 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+      <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+      <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="22" xfId="0" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="15">
     <cellStyle name="Comma 13 2_2. Accounts Receivable net" xfId="10" xr:uid="{22B5FA62-A6C1-4642-AD07-CACDB9DE8E80}"/>
     <cellStyle name="Comma 2" xfId="12" xr:uid="{6414FD8B-F617-4334-AC98-96A060D1D943}"/>
     <cellStyle name="Comma 3" xfId="4" xr:uid="{F188951B-0FCF-4EB0-B9A9-C78FC09291F2}"/>
     <cellStyle name="Comma 3 2" xfId="8" xr:uid="{94D9FFD0-4DBC-4C99-A556-880D374059E8}"/>
     <cellStyle name="Comma 4" xfId="3" xr:uid="{893B076D-1A83-4BB9-BC2A-29CAAF712088}"/>
     <cellStyle name="Currency" xfId="14" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="6" xr:uid="{A4973FCF-EE6F-4F28-8DBE-473D895DAC62}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 16 3 2 2_Content Calcs (2)" xfId="11" xr:uid="{9AF5061B-087F-42C2-BCF2-6229E19ED1F1}"/>
     <cellStyle name="Normal 4" xfId="1" xr:uid="{32E3C041-C455-4C78-9632-8273806FC665}"/>
     <cellStyle name="Normal 4 2" xfId="9" xr:uid="{9E001DEF-1D90-434D-AEDC-319BA64B704D}"/>
     <cellStyle name="Normal 4 3" xfId="13" xr:uid="{E73F15CF-ECC1-4090-835A-F29AA4643FB1}"/>
     <cellStyle name="Normal 5" xfId="5" xr:uid="{2BA23EFF-9DE7-4DB6-978B-7609895FFC31}"/>
     <cellStyle name="Normal 9 2" xfId="2" xr:uid="{F3DAC053-6202-4560-9FB4-35902CAA558E}"/>
     <cellStyle name="Percent 3" xfId="7" xr:uid="{B5585704-8634-4EFF-A29E-18D2116FA275}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFB8CCE4"/>
       <color rgb="FF000A48"/>
       <color rgb="FF0051BF"/>
@@ -19645,451 +19645,451 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{370DFBC4-3049-4E36-B604-64670FD4509B}">
   <dimension ref="C22:K27"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="P17" sqref="P17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
     <row r="22" spans="3:11" x14ac:dyDescent="0.35">
-      <c r="C22" s="164" t="s">
+      <c r="C22" s="127" t="s">
         <v>122</v>
       </c>
-      <c r="D22" s="165"/>
-[...6 lines deleted...]
-      <c r="K22" s="165"/>
+      <c r="D22" s="128"/>
+      <c r="E22" s="128"/>
+      <c r="F22" s="128"/>
+      <c r="G22" s="128"/>
+      <c r="H22" s="128"/>
+      <c r="I22" s="128"/>
+      <c r="J22" s="128"/>
+      <c r="K22" s="128"/>
     </row>
     <row r="23" spans="3:11" x14ac:dyDescent="0.35">
-      <c r="C23" s="165"/>
-[...7 lines deleted...]
-      <c r="K23" s="165"/>
+      <c r="C23" s="128"/>
+      <c r="D23" s="128"/>
+      <c r="E23" s="128"/>
+      <c r="F23" s="128"/>
+      <c r="G23" s="128"/>
+      <c r="H23" s="128"/>
+      <c r="I23" s="128"/>
+      <c r="J23" s="128"/>
+      <c r="K23" s="128"/>
     </row>
     <row r="24" spans="3:11" x14ac:dyDescent="0.35">
-      <c r="C24" s="165"/>
-[...7 lines deleted...]
-      <c r="K24" s="165"/>
+      <c r="C24" s="128"/>
+      <c r="D24" s="128"/>
+      <c r="E24" s="128"/>
+      <c r="F24" s="128"/>
+      <c r="G24" s="128"/>
+      <c r="H24" s="128"/>
+      <c r="I24" s="128"/>
+      <c r="J24" s="128"/>
+      <c r="K24" s="128"/>
     </row>
     <row r="25" spans="3:11" x14ac:dyDescent="0.35">
-      <c r="C25" s="165"/>
-[...7 lines deleted...]
-      <c r="K25" s="165"/>
+      <c r="C25" s="128"/>
+      <c r="D25" s="128"/>
+      <c r="E25" s="128"/>
+      <c r="F25" s="128"/>
+      <c r="G25" s="128"/>
+      <c r="H25" s="128"/>
+      <c r="I25" s="128"/>
+      <c r="J25" s="128"/>
+      <c r="K25" s="128"/>
     </row>
     <row r="26" spans="3:11" x14ac:dyDescent="0.35">
-      <c r="C26" s="165"/>
-[...7 lines deleted...]
-      <c r="K26" s="165"/>
+      <c r="C26" s="128"/>
+      <c r="D26" s="128"/>
+      <c r="E26" s="128"/>
+      <c r="F26" s="128"/>
+      <c r="G26" s="128"/>
+      <c r="H26" s="128"/>
+      <c r="I26" s="128"/>
+      <c r="J26" s="128"/>
+      <c r="K26" s="128"/>
     </row>
     <row r="27" spans="3:11" x14ac:dyDescent="0.35">
-      <c r="C27" s="165"/>
-[...7 lines deleted...]
-      <c r="K27" s="165"/>
+      <c r="C27" s="128"/>
+      <c r="D27" s="128"/>
+      <c r="E27" s="128"/>
+      <c r="F27" s="128"/>
+      <c r="G27" s="128"/>
+      <c r="H27" s="128"/>
+      <c r="I27" s="128"/>
+      <c r="J27" s="128"/>
+      <c r="K27" s="128"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C22:K27"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <customProperties>
     <customPr name="WORKBKFUNCTIONCACHE" r:id="rId2"/>
   </customProperties>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3FA029A0-725F-4EA6-B938-5DF7A236327A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AI41"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A15" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="D19" sqref="D19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="11.7265625" style="1" customWidth="1"/>
     <col min="5" max="5" width="1.1796875" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.26953125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="1.1796875" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.26953125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="0.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.26953125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="0.81640625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.54296875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="0.81640625" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="0.81640625" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.26953125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="1.1796875" style="1" customWidth="1"/>
     <col min="18" max="18" width="9.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="0.81640625" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.54296875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="0.81640625" style="1" customWidth="1"/>
     <col min="22" max="22" width="3.26953125" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.1796875" style="1"/>
     <col min="24" max="24" width="3.26953125" style="1" customWidth="1"/>
     <col min="25" max="26" width="0.81640625" style="1" customWidth="1"/>
     <col min="27" max="27" width="3.26953125" style="1" customWidth="1"/>
     <col min="28" max="28" width="9.1796875" style="1"/>
     <col min="29" max="29" width="3.26953125" style="1" customWidth="1"/>
     <col min="30" max="30" width="1.453125" style="1" customWidth="1"/>
     <col min="31" max="31" width="13.1796875" style="1" customWidth="1"/>
     <col min="32" max="32" width="1.1796875" style="1" customWidth="1"/>
     <col min="33" max="33" width="12.54296875" style="1" customWidth="1"/>
     <col min="34" max="34" width="1.1796875" style="1" customWidth="1"/>
     <col min="35" max="35" width="13.453125" style="1" customWidth="1"/>
     <col min="36" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35" ht="21" x14ac:dyDescent="0.5">
       <c r="A1" s="60" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="61"/>
       <c r="C1" s="61"/>
       <c r="D1" s="61"/>
       <c r="E1" s="61"/>
-      <c r="AC1" s="134" t="s">
+      <c r="AC1" s="142" t="s">
         <v>76</v>
       </c>
-      <c r="AD1" s="135"/>
-[...4 lines deleted...]
-      <c r="AI1" s="136"/>
+      <c r="AD1" s="184"/>
+      <c r="AE1" s="184"/>
+      <c r="AF1" s="138"/>
+      <c r="AG1" s="138"/>
+      <c r="AH1" s="138"/>
+      <c r="AI1" s="138"/>
     </row>
     <row r="2" spans="1:35" ht="16" x14ac:dyDescent="0.4">
-      <c r="A2" s="156" t="s">
+      <c r="A2" s="136" t="s">
         <v>140</v>
       </c>
-      <c r="B2" s="174"/>
-[...7 lines deleted...]
-      <c r="J2" s="136"/>
+      <c r="B2" s="137"/>
+      <c r="C2" s="137"/>
+      <c r="D2" s="137"/>
+      <c r="E2" s="137"/>
+      <c r="F2" s="138"/>
+      <c r="G2" s="138"/>
+      <c r="H2" s="138"/>
+      <c r="I2" s="138"/>
+      <c r="J2" s="138"/>
     </row>
     <row r="3" spans="1:35" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
-      <c r="A3" s="156" t="s">
+      <c r="A3" s="136" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="174"/>
-[...3 lines deleted...]
-      <c r="F3" s="136"/>
+      <c r="B3" s="137"/>
+      <c r="C3" s="137"/>
+      <c r="D3" s="137"/>
+      <c r="E3" s="137"/>
+      <c r="F3" s="138"/>
     </row>
     <row r="4" spans="1:35" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="5" spans="1:35" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
       <c r="A5" s="25"/>
       <c r="B5" s="26"/>
       <c r="C5" s="26"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
     </row>
     <row r="6" spans="1:35" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.3">
-      <c r="F6" s="137" t="s">
+      <c r="F6" s="146" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="138"/>
-[...17 lines deleted...]
-      <c r="Y6" s="138"/>
+      <c r="G6" s="147"/>
+      <c r="H6" s="147"/>
+      <c r="I6" s="147"/>
+      <c r="J6" s="147"/>
+      <c r="K6" s="147"/>
+      <c r="L6" s="147"/>
+      <c r="M6" s="147"/>
+      <c r="N6" s="147"/>
+      <c r="O6" s="147"/>
+      <c r="P6" s="147"/>
+      <c r="Q6" s="147"/>
+      <c r="R6" s="147"/>
+      <c r="S6" s="147"/>
+      <c r="T6" s="147"/>
+      <c r="U6" s="147"/>
+      <c r="V6" s="147"/>
+      <c r="W6" s="147"/>
+      <c r="X6" s="147"/>
+      <c r="Y6" s="147"/>
       <c r="Z6" s="57"/>
-      <c r="AA6" s="138" t="s">
+      <c r="AA6" s="147" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="138"/>
-      <c r="AC6" s="145"/>
+      <c r="AB6" s="147"/>
+      <c r="AC6" s="175"/>
       <c r="AE6" s="59" t="s">
         <v>66</v>
       </c>
       <c r="AG6" s="119" t="s">
         <v>6</v>
       </c>
       <c r="AI6" s="3" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:35" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="F7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="V7" s="141" t="s">
+      <c r="V7" s="139" t="s">
         <v>8</v>
       </c>
-      <c r="W7" s="183"/>
-      <c r="X7" s="183"/>
+      <c r="W7" s="140"/>
+      <c r="X7" s="140"/>
       <c r="Y7" s="50"/>
-      <c r="AA7" s="147" t="s">
+      <c r="AA7" s="148" t="s">
         <v>8</v>
       </c>
-      <c r="AB7" s="178"/>
-      <c r="AC7" s="178"/>
+      <c r="AB7" s="149"/>
+      <c r="AC7" s="149"/>
       <c r="AE7" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="AG7" s="129" t="s">
+      <c r="AG7" s="154" t="s">
         <v>11</v>
       </c>
       <c r="AI7" s="4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:35" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="F8" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="H8" s="141" t="s">
+      <c r="H8" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="I8" s="176"/>
-[...4 lines deleted...]
-      <c r="N8" s="176"/>
+      <c r="I8" s="158"/>
+      <c r="J8" s="158"/>
+      <c r="K8" s="158"/>
+      <c r="L8" s="158"/>
+      <c r="M8" s="158"/>
+      <c r="N8" s="158"/>
       <c r="P8" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="R8" s="141" t="s">
+      <c r="R8" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="S8" s="199"/>
-      <c r="T8" s="199"/>
+      <c r="S8" s="181"/>
+      <c r="T8" s="181"/>
       <c r="U8" s="65"/>
-      <c r="V8" s="141" t="s">
+      <c r="V8" s="139" t="s">
         <v>12</v>
       </c>
-      <c r="W8" s="141"/>
-      <c r="X8" s="141"/>
+      <c r="W8" s="139"/>
+      <c r="X8" s="139"/>
       <c r="Y8" s="51"/>
       <c r="Z8" s="48"/>
-      <c r="AA8" s="150" t="s">
+      <c r="AA8" s="141" t="s">
         <v>12</v>
       </c>
-      <c r="AB8" s="150"/>
-      <c r="AC8" s="150"/>
+      <c r="AB8" s="141"/>
+      <c r="AC8" s="141"/>
       <c r="AD8" s="65"/>
       <c r="AE8" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="AG8" s="130"/>
+      <c r="AG8" s="155"/>
       <c r="AI8" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:35" s="5" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="F9" s="8">
         <v>45291</v>
       </c>
       <c r="H9" s="6">
         <v>45382</v>
       </c>
       <c r="I9" s="7"/>
       <c r="J9" s="7">
         <v>45473</v>
       </c>
       <c r="K9" s="7"/>
       <c r="L9" s="7">
         <v>45565</v>
       </c>
       <c r="M9" s="7"/>
       <c r="N9" s="7">
         <v>45657</v>
       </c>
       <c r="O9" s="7"/>
       <c r="P9" s="8">
         <v>45657</v>
       </c>
       <c r="R9" s="6">
         <v>45747</v>
       </c>
       <c r="S9" s="7"/>
       <c r="T9" s="7">
         <v>45838</v>
       </c>
       <c r="U9" s="7"/>
-      <c r="V9" s="142" t="s">
+      <c r="V9" s="144" t="s">
         <v>13</v>
       </c>
-      <c r="W9" s="177"/>
-      <c r="X9" s="177"/>
+      <c r="W9" s="145"/>
+      <c r="X9" s="145"/>
       <c r="Y9" s="52"/>
       <c r="Z9" s="7"/>
-      <c r="AA9" s="142" t="s">
+      <c r="AA9" s="144" t="s">
         <v>14</v>
       </c>
-      <c r="AB9" s="177"/>
-      <c r="AC9" s="198"/>
+      <c r="AB9" s="145"/>
+      <c r="AC9" s="182"/>
       <c r="AE9" s="8">
         <v>45930</v>
       </c>
       <c r="AG9" s="8">
         <v>46022</v>
       </c>
       <c r="AH9" s="64"/>
       <c r="AI9" s="8">
         <v>46022</v>
       </c>
     </row>
     <row r="10" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F10" s="9"/>
       <c r="P10" s="9"/>
       <c r="Z10" s="68"/>
       <c r="AI10" s="9"/>
     </row>
     <row r="11" spans="1:35" s="2" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="152" t="s">
+      <c r="A11" s="156" t="s">
         <v>77</v>
       </c>
-      <c r="B11" s="175"/>
-[...1 lines deleted...]
-      <c r="D11" s="133"/>
+      <c r="B11" s="157"/>
+      <c r="C11" s="157"/>
+      <c r="D11" s="166"/>
       <c r="F11" s="11"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
       <c r="N11" s="10"/>
       <c r="O11" s="10"/>
       <c r="P11" s="11"/>
       <c r="Q11" s="10"/>
       <c r="R11" s="10"/>
       <c r="S11" s="10"/>
       <c r="T11" s="10"/>
       <c r="U11" s="10"/>
       <c r="Z11" s="73"/>
       <c r="AI11" s="11"/>
     </row>
     <row r="12" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F12" s="13"/>
       <c r="G12" s="12"/>
       <c r="H12" s="12"/>
       <c r="I12" s="12"/>
       <c r="J12" s="12"/>
       <c r="K12" s="12"/>
       <c r="L12" s="12"/>
       <c r="M12" s="12"/>
       <c r="N12" s="12"/>
       <c r="O12" s="12"/>
       <c r="P12" s="13"/>
       <c r="Q12" s="12"/>
       <c r="R12" s="12"/>
       <c r="S12" s="12"/>
       <c r="T12" s="12"/>
       <c r="U12" s="12"/>
       <c r="Z12" s="73"/>
       <c r="AI12" s="13"/>
     </row>
     <row r="13" spans="1:35" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="151" t="s">
+      <c r="A13" s="163" t="s">
         <v>78</v>
       </c>
-      <c r="B13" s="173"/>
-[...1 lines deleted...]
-      <c r="D13" s="133"/>
+      <c r="B13" s="164"/>
+      <c r="C13" s="164"/>
+      <c r="D13" s="166"/>
       <c r="F13" s="11">
         <v>-1284</v>
       </c>
       <c r="G13" s="10"/>
       <c r="H13" s="10">
         <f>+'Sch. 1'!H36</f>
         <v>-563</v>
       </c>
       <c r="I13" s="10"/>
       <c r="J13" s="10">
         <f>+'Sch. 1'!J36</f>
         <v>-5413</v>
       </c>
       <c r="K13" s="10"/>
       <c r="L13" s="10">
         <f>+'Sch. 1'!L36</f>
         <v>-4</v>
       </c>
       <c r="M13" s="10"/>
       <c r="N13" s="10">
         <f>+'Sch. 1'!N36</f>
         <v>-224</v>
       </c>
       <c r="O13" s="10"/>
       <c r="P13" s="11">
@@ -20132,56 +20132,56 @@
     <row r="14" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F14" s="13"/>
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
       <c r="N14" s="12"/>
       <c r="O14" s="12"/>
       <c r="P14" s="13"/>
       <c r="Q14" s="12"/>
       <c r="R14" s="12"/>
       <c r="S14" s="12"/>
       <c r="T14" s="12"/>
       <c r="U14" s="12"/>
       <c r="W14" s="12"/>
       <c r="Z14" s="73"/>
       <c r="AB14" s="12"/>
       <c r="AE14" s="12"/>
       <c r="AG14" s="12"/>
       <c r="AI14" s="13"/>
     </row>
     <row r="15" spans="1:35" s="2" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="151" t="s">
+      <c r="A15" s="163" t="s">
         <v>79</v>
       </c>
-      <c r="B15" s="173"/>
-[...1 lines deleted...]
-      <c r="D15" s="133"/>
+      <c r="B15" s="164"/>
+      <c r="C15" s="164"/>
+      <c r="D15" s="166"/>
       <c r="F15" s="13">
         <v>1684</v>
       </c>
       <c r="G15" s="12"/>
       <c r="H15" s="12">
         <f>+'Sch. 8'!H33</f>
         <v>987</v>
       </c>
       <c r="I15" s="12"/>
       <c r="J15" s="12">
         <f>+'Sch. 8'!J33</f>
         <v>5774</v>
       </c>
       <c r="K15" s="12"/>
       <c r="L15" s="12">
         <f>+'Sch. 8'!L33</f>
         <v>331</v>
       </c>
       <c r="M15" s="12"/>
       <c r="N15" s="12">
         <f>+'Sch. 8'!N33</f>
         <v>153</v>
       </c>
       <c r="O15" s="12"/>
       <c r="P15" s="13">
@@ -20224,56 +20224,56 @@
     <row r="16" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F16" s="13"/>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
       <c r="I16" s="12"/>
       <c r="J16" s="12"/>
       <c r="K16" s="12"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
       <c r="N16" s="12"/>
       <c r="O16" s="12"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="12"/>
       <c r="R16" s="12"/>
       <c r="S16" s="12"/>
       <c r="T16" s="12"/>
       <c r="U16" s="12"/>
       <c r="W16" s="12"/>
       <c r="Z16" s="73"/>
       <c r="AB16" s="12"/>
       <c r="AE16" s="12"/>
       <c r="AG16" s="12"/>
       <c r="AI16" s="13"/>
     </row>
     <row r="17" spans="1:35" s="2" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A17" s="151" t="s">
+      <c r="A17" s="163" t="s">
         <v>80</v>
       </c>
-      <c r="B17" s="172"/>
-[...1 lines deleted...]
-      <c r="D17" s="172"/>
+      <c r="B17" s="160"/>
+      <c r="C17" s="160"/>
+      <c r="D17" s="160"/>
       <c r="F17" s="18">
         <f>+F15+F13</f>
         <v>400</v>
       </c>
       <c r="G17" s="10"/>
       <c r="H17" s="17">
         <f>+H13+H15</f>
         <v>424</v>
       </c>
       <c r="I17" s="10"/>
       <c r="J17" s="17">
         <f>+J13+J15</f>
         <v>361</v>
       </c>
       <c r="K17" s="10"/>
       <c r="L17" s="17">
         <f>+L13+L15</f>
         <v>327</v>
       </c>
       <c r="M17" s="10"/>
       <c r="N17" s="17">
         <f>+N13+N15</f>
         <v>-71</v>
       </c>
       <c r="O17" s="10"/>
@@ -20313,145 +20313,145 @@
         <f>+AI13+AI15</f>
         <v>357</v>
       </c>
     </row>
     <row r="18" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F18" s="13"/>
       <c r="G18" s="12"/>
       <c r="H18" s="12"/>
       <c r="I18" s="12"/>
       <c r="J18" s="12"/>
       <c r="K18" s="12"/>
       <c r="L18" s="12"/>
       <c r="M18" s="12"/>
       <c r="N18" s="12"/>
       <c r="O18" s="12"/>
       <c r="P18" s="13"/>
       <c r="Q18" s="12"/>
       <c r="R18" s="12"/>
       <c r="S18" s="12"/>
       <c r="T18" s="12"/>
       <c r="U18" s="12"/>
       <c r="Z18" s="73"/>
       <c r="AI18" s="13"/>
     </row>
     <row r="19" spans="1:35" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="153"/>
-[...1 lines deleted...]
-      <c r="C19" s="172"/>
+      <c r="A19" s="159"/>
+      <c r="B19" s="160"/>
+      <c r="C19" s="160"/>
       <c r="F19" s="13"/>
       <c r="G19" s="12"/>
       <c r="H19" s="12"/>
       <c r="I19" s="12"/>
       <c r="J19" s="12"/>
       <c r="K19" s="12"/>
       <c r="L19" s="12"/>
       <c r="M19" s="12"/>
       <c r="N19" s="12"/>
       <c r="O19" s="12"/>
       <c r="P19" s="13"/>
       <c r="Q19" s="12"/>
       <c r="R19" s="12"/>
       <c r="S19" s="12"/>
       <c r="T19" s="12"/>
       <c r="U19" s="12"/>
       <c r="Z19" s="73"/>
       <c r="AI19" s="13"/>
     </row>
     <row r="20" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F20" s="13"/>
       <c r="G20" s="12"/>
       <c r="H20" s="12"/>
       <c r="I20" s="12"/>
       <c r="J20" s="12"/>
       <c r="K20" s="12"/>
       <c r="L20" s="12"/>
       <c r="M20" s="12"/>
       <c r="N20" s="12"/>
       <c r="O20" s="12"/>
       <c r="P20" s="13"/>
       <c r="Q20" s="12"/>
       <c r="R20" s="12"/>
       <c r="S20" s="12"/>
       <c r="T20" s="12"/>
       <c r="U20" s="12"/>
       <c r="Z20" s="73"/>
       <c r="AI20" s="13"/>
     </row>
     <row r="21" spans="1:35" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="152" t="s">
+      <c r="A21" s="156" t="s">
         <v>117</v>
       </c>
-      <c r="B21" s="171"/>
-[...1 lines deleted...]
-      <c r="D21" s="171"/>
+      <c r="B21" s="162"/>
+      <c r="C21" s="162"/>
+      <c r="D21" s="162"/>
       <c r="F21" s="13"/>
       <c r="G21" s="12"/>
       <c r="H21" s="12"/>
       <c r="I21" s="12"/>
       <c r="J21" s="12"/>
       <c r="K21" s="12"/>
       <c r="L21" s="12"/>
       <c r="M21" s="12"/>
       <c r="N21" s="12"/>
       <c r="O21" s="12"/>
       <c r="P21" s="13"/>
       <c r="Q21" s="12"/>
       <c r="R21" s="12"/>
       <c r="S21" s="12"/>
       <c r="T21" s="12"/>
       <c r="U21" s="12"/>
       <c r="Z21" s="73"/>
       <c r="AI21" s="13"/>
     </row>
     <row r="22" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F22" s="13"/>
       <c r="G22" s="12"/>
       <c r="H22" s="12"/>
       <c r="I22" s="12"/>
       <c r="J22" s="12"/>
       <c r="K22" s="12"/>
       <c r="L22" s="12"/>
       <c r="M22" s="12"/>
       <c r="N22" s="12"/>
       <c r="O22" s="12"/>
       <c r="P22" s="13"/>
       <c r="Q22" s="12"/>
       <c r="R22" s="12"/>
       <c r="S22" s="12"/>
       <c r="T22" s="12"/>
       <c r="U22" s="12"/>
       <c r="Z22" s="73"/>
       <c r="AI22" s="13"/>
     </row>
     <row r="23" spans="1:35" s="2" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="151" t="s">
+      <c r="A23" s="163" t="s">
         <v>81</v>
       </c>
-      <c r="B23" s="173"/>
-[...1 lines deleted...]
-      <c r="D23" s="133"/>
+      <c r="B23" s="164"/>
+      <c r="C23" s="164"/>
+      <c r="D23" s="166"/>
       <c r="F23" s="24">
         <v>-2.06</v>
       </c>
       <c r="G23" s="38"/>
       <c r="H23" s="23">
         <v>-0.88</v>
       </c>
       <c r="I23" s="23"/>
       <c r="J23" s="23">
         <v>-8.1199999999999992</v>
       </c>
       <c r="K23" s="23"/>
       <c r="L23" s="23">
         <v>-0.01</v>
       </c>
       <c r="M23" s="23"/>
       <c r="N23" s="23">
         <v>-0.33</v>
       </c>
       <c r="O23" s="23"/>
       <c r="P23" s="24">
         <v>-9.36</v>
       </c>
       <c r="Q23" s="38"/>
       <c r="R23" s="23">
@@ -20486,56 +20486,56 @@
     <row r="24" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F24" s="39"/>
       <c r="G24" s="38"/>
       <c r="H24" s="38"/>
       <c r="I24" s="38"/>
       <c r="J24" s="38"/>
       <c r="K24" s="38"/>
       <c r="L24" s="38"/>
       <c r="M24" s="38"/>
       <c r="N24" s="38"/>
       <c r="O24" s="38"/>
       <c r="P24" s="39"/>
       <c r="Q24" s="38"/>
       <c r="R24" s="38"/>
       <c r="S24" s="38"/>
       <c r="T24" s="38"/>
       <c r="U24" s="38"/>
       <c r="W24" s="38"/>
       <c r="Z24" s="73"/>
       <c r="AB24" s="38"/>
       <c r="AE24" s="38"/>
       <c r="AG24" s="38"/>
       <c r="AI24" s="39"/>
     </row>
     <row r="25" spans="1:35" s="2" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="151" t="s">
+      <c r="A25" s="163" t="s">
         <v>82</v>
       </c>
-      <c r="B25" s="133"/>
-[...1 lines deleted...]
-      <c r="D25" s="133"/>
+      <c r="B25" s="166"/>
+      <c r="C25" s="166"/>
+      <c r="D25" s="166"/>
       <c r="F25" s="45">
         <f>+F27-F23</f>
         <v>2.58</v>
       </c>
       <c r="G25" s="44"/>
       <c r="H25" s="44">
         <f>+H27-H23</f>
         <v>1.5</v>
       </c>
       <c r="I25" s="44"/>
       <c r="J25" s="44">
         <f>+J27-J23</f>
         <v>8.66</v>
       </c>
       <c r="K25" s="44"/>
       <c r="L25" s="44">
         <f>+L27-L23</f>
         <v>0.5</v>
       </c>
       <c r="M25" s="44"/>
       <c r="N25" s="44">
         <f>+N27-N23</f>
         <v>0.22000000000000003</v>
       </c>
       <c r="O25" s="44"/>
@@ -20656,54 +20656,54 @@
       <c r="AI27" s="43">
         <v>0.52</v>
       </c>
     </row>
     <row r="28" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F28" s="13"/>
       <c r="G28" s="12"/>
       <c r="H28" s="12"/>
       <c r="I28" s="12"/>
       <c r="J28" s="12"/>
       <c r="K28" s="12"/>
       <c r="L28" s="12"/>
       <c r="M28" s="12"/>
       <c r="N28" s="12"/>
       <c r="O28" s="12"/>
       <c r="P28" s="13"/>
       <c r="Q28" s="12"/>
       <c r="R28" s="12"/>
       <c r="S28" s="12"/>
       <c r="T28" s="12"/>
       <c r="U28" s="12"/>
       <c r="Z28" s="73"/>
       <c r="AI28" s="13"/>
     </row>
     <row r="29" spans="1:35" s="2" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="151"/>
-[...2 lines deleted...]
-      <c r="D29" s="133"/>
+      <c r="A29" s="163"/>
+      <c r="B29" s="166"/>
+      <c r="C29" s="166"/>
+      <c r="D29" s="166"/>
       <c r="F29" s="13"/>
       <c r="G29" s="12"/>
       <c r="H29" s="12"/>
       <c r="I29" s="12"/>
       <c r="J29" s="12"/>
       <c r="K29" s="12"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
       <c r="N29" s="12"/>
       <c r="O29" s="12"/>
       <c r="P29" s="13"/>
       <c r="Q29" s="12"/>
       <c r="R29" s="12"/>
       <c r="S29" s="12"/>
       <c r="T29" s="12"/>
       <c r="U29" s="12"/>
       <c r="Z29" s="73"/>
       <c r="AI29" s="13"/>
     </row>
     <row r="30" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F30" s="13"/>
       <c r="G30" s="12"/>
       <c r="H30" s="12"/>
       <c r="I30" s="12"/>
       <c r="J30" s="12"/>
@@ -20723,56 +20723,56 @@
     </row>
     <row r="31" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F31" s="13"/>
       <c r="G31" s="12"/>
       <c r="H31" s="12"/>
       <c r="I31" s="12"/>
       <c r="J31" s="12"/>
       <c r="K31" s="12"/>
       <c r="L31" s="12"/>
       <c r="M31" s="12"/>
       <c r="N31" s="12"/>
       <c r="O31" s="12"/>
       <c r="P31" s="13"/>
       <c r="Q31" s="12"/>
       <c r="R31" s="12"/>
       <c r="S31" s="12"/>
       <c r="T31" s="12"/>
       <c r="U31" s="12"/>
       <c r="Z31" s="73"/>
       <c r="AG31" s="2" t="s">
         <v>84</v>
       </c>
       <c r="AI31" s="13"/>
     </row>
     <row r="32" spans="1:35" s="2" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="152" t="s">
+      <c r="A32" s="156" t="s">
         <v>85</v>
       </c>
-      <c r="B32" s="205"/>
-[...1 lines deleted...]
-      <c r="D32" s="205"/>
+      <c r="B32" s="192"/>
+      <c r="C32" s="192"/>
+      <c r="D32" s="192"/>
       <c r="F32" s="13">
         <f>+'Sch. 1'!F50</f>
         <v>652</v>
       </c>
       <c r="G32" s="12"/>
       <c r="H32" s="12">
         <f>+'Sch. 1'!H50</f>
         <v>654</v>
       </c>
       <c r="I32" s="12"/>
       <c r="J32" s="12">
         <f>+'Sch. 1'!J50</f>
         <v>667</v>
       </c>
       <c r="K32" s="12"/>
       <c r="L32" s="12">
         <v>667</v>
       </c>
       <c r="M32" s="12"/>
       <c r="N32" s="12">
         <f>+'Sch. 1'!N50</f>
         <v>669</v>
       </c>
       <c r="O32" s="12"/>
       <c r="P32" s="13">
@@ -20813,56 +20813,56 @@
     <row r="33" spans="1:35" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="33"/>
       <c r="B33" s="46"/>
       <c r="C33" s="46"/>
       <c r="D33" s="46"/>
       <c r="F33" s="13"/>
       <c r="G33" s="12"/>
       <c r="H33" s="12"/>
       <c r="I33" s="12"/>
       <c r="J33" s="12"/>
       <c r="K33" s="12"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="12"/>
       <c r="O33" s="12"/>
       <c r="P33" s="13"/>
       <c r="Q33" s="12"/>
       <c r="R33" s="12"/>
       <c r="S33" s="12"/>
       <c r="T33" s="12"/>
       <c r="U33" s="12"/>
       <c r="Z33" s="73"/>
       <c r="AI33" s="117"/>
     </row>
     <row r="34" spans="1:35" s="2" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="152" t="s">
+      <c r="A34" s="156" t="s">
         <v>86</v>
       </c>
-      <c r="B34" s="205"/>
-[...1 lines deleted...]
-      <c r="D34" s="205"/>
+      <c r="B34" s="192"/>
+      <c r="C34" s="192"/>
+      <c r="D34" s="192"/>
       <c r="F34" s="13">
         <v>652</v>
       </c>
       <c r="G34" s="12"/>
       <c r="H34" s="12">
         <v>657</v>
       </c>
       <c r="I34" s="12"/>
       <c r="J34" s="12">
         <v>669</v>
       </c>
       <c r="K34" s="12"/>
       <c r="L34" s="12">
         <v>670</v>
       </c>
       <c r="M34" s="12"/>
       <c r="N34" s="12">
         <v>669</v>
       </c>
       <c r="O34" s="12"/>
       <c r="P34" s="13">
         <v>667</v>
       </c>
       <c r="Q34" s="12"/>
       <c r="R34" s="12">
@@ -20892,502 +20892,502 @@
       </c>
     </row>
     <row r="35" spans="1:35" s="2" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F35" s="21"/>
       <c r="G35" s="12"/>
       <c r="H35" s="12"/>
       <c r="I35" s="12"/>
       <c r="J35" s="12"/>
       <c r="K35" s="12"/>
       <c r="L35" s="12"/>
       <c r="M35" s="12"/>
       <c r="N35" s="12"/>
       <c r="O35" s="12"/>
       <c r="P35" s="21"/>
       <c r="Q35" s="12"/>
       <c r="R35" s="12"/>
       <c r="S35" s="12"/>
       <c r="T35" s="12"/>
       <c r="U35" s="12"/>
       <c r="Z35" s="73"/>
       <c r="AI35" s="21"/>
     </row>
     <row r="36" spans="1:35" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="37" spans="1:35" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="38" spans="1:35" s="2" customFormat="1" ht="24.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="131" t="s">
+      <c r="A38" s="165" t="s">
         <v>137</v>
       </c>
-      <c r="B38" s="133"/>
-[...32 lines deleted...]
-      <c r="AI38" s="136"/>
+      <c r="B38" s="166"/>
+      <c r="C38" s="166"/>
+      <c r="D38" s="166"/>
+      <c r="E38" s="166"/>
+      <c r="F38" s="166"/>
+      <c r="G38" s="166"/>
+      <c r="H38" s="166"/>
+      <c r="I38" s="166"/>
+      <c r="J38" s="166"/>
+      <c r="K38" s="166"/>
+      <c r="L38" s="166"/>
+      <c r="M38" s="166"/>
+      <c r="N38" s="166"/>
+      <c r="O38" s="166"/>
+      <c r="P38" s="166"/>
+      <c r="Q38" s="166"/>
+      <c r="R38" s="166"/>
+      <c r="S38" s="166"/>
+      <c r="T38" s="166"/>
+      <c r="U38" s="166"/>
+      <c r="V38" s="166"/>
+      <c r="W38" s="166"/>
+      <c r="X38" s="166"/>
+      <c r="Y38" s="166"/>
+      <c r="Z38" s="166"/>
+      <c r="AA38" s="166"/>
+      <c r="AB38" s="166"/>
+      <c r="AC38" s="166"/>
+      <c r="AD38" s="166"/>
+      <c r="AE38" s="166"/>
+      <c r="AF38" s="138"/>
+      <c r="AG38" s="138"/>
+      <c r="AH38" s="138"/>
+      <c r="AI38" s="138"/>
     </row>
     <row r="39" spans="1:35" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A39" s="127" t="s">
+      <c r="A39" s="171" t="s">
         <v>87</v>
       </c>
-      <c r="B39" s="136"/>
-[...28 lines deleted...]
-      <c r="AE39" s="136"/>
+      <c r="B39" s="138"/>
+      <c r="C39" s="138"/>
+      <c r="D39" s="138"/>
+      <c r="E39" s="138"/>
+      <c r="F39" s="138"/>
+      <c r="G39" s="138"/>
+      <c r="H39" s="138"/>
+      <c r="I39" s="138"/>
+      <c r="J39" s="138"/>
+      <c r="K39" s="138"/>
+      <c r="L39" s="138"/>
+      <c r="M39" s="138"/>
+      <c r="N39" s="138"/>
+      <c r="O39" s="138"/>
+      <c r="P39" s="138"/>
+      <c r="Q39" s="138"/>
+      <c r="R39" s="138"/>
+      <c r="S39" s="138"/>
+      <c r="T39" s="138"/>
+      <c r="U39" s="138"/>
+      <c r="V39" s="138"/>
+      <c r="W39" s="138"/>
+      <c r="X39" s="138"/>
+      <c r="Y39" s="138"/>
+      <c r="Z39" s="138"/>
+      <c r="AA39" s="138"/>
+      <c r="AB39" s="138"/>
+      <c r="AC39" s="138"/>
+      <c r="AD39" s="138"/>
+      <c r="AE39" s="138"/>
     </row>
     <row r="40" spans="1:35" s="2" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="131" t="s">
+      <c r="A40" s="165" t="s">
         <v>127</v>
       </c>
-      <c r="B40" s="133"/>
-[...32 lines deleted...]
-      <c r="AI40" s="133"/>
+      <c r="B40" s="166"/>
+      <c r="C40" s="166"/>
+      <c r="D40" s="166"/>
+      <c r="E40" s="166"/>
+      <c r="F40" s="166"/>
+      <c r="G40" s="166"/>
+      <c r="H40" s="166"/>
+      <c r="I40" s="166"/>
+      <c r="J40" s="166"/>
+      <c r="K40" s="166"/>
+      <c r="L40" s="166"/>
+      <c r="M40" s="166"/>
+      <c r="N40" s="166"/>
+      <c r="O40" s="166"/>
+      <c r="P40" s="166"/>
+      <c r="Q40" s="166"/>
+      <c r="R40" s="166"/>
+      <c r="S40" s="166"/>
+      <c r="T40" s="166"/>
+      <c r="U40" s="166"/>
+      <c r="V40" s="166"/>
+      <c r="W40" s="166"/>
+      <c r="X40" s="166"/>
+      <c r="Y40" s="166"/>
+      <c r="Z40" s="166"/>
+      <c r="AA40" s="166"/>
+      <c r="AB40" s="166"/>
+      <c r="AC40" s="166"/>
+      <c r="AD40" s="166"/>
+      <c r="AE40" s="166"/>
+      <c r="AF40" s="166"/>
+      <c r="AG40" s="166"/>
+      <c r="AH40" s="166"/>
+      <c r="AI40" s="166"/>
     </row>
     <row r="41" spans="1:35" s="22" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A41" s="131" t="s">
+      <c r="A41" s="165" t="s">
         <v>88</v>
       </c>
-      <c r="B41" s="133"/>
-[...18 lines deleted...]
-      <c r="U41" s="133"/>
+      <c r="B41" s="166"/>
+      <c r="C41" s="166"/>
+      <c r="D41" s="166"/>
+      <c r="E41" s="166"/>
+      <c r="F41" s="166"/>
+      <c r="G41" s="166"/>
+      <c r="H41" s="166"/>
+      <c r="I41" s="166"/>
+      <c r="J41" s="166"/>
+      <c r="K41" s="166"/>
+      <c r="L41" s="166"/>
+      <c r="M41" s="166"/>
+      <c r="N41" s="166"/>
+      <c r="O41" s="166"/>
+      <c r="P41" s="166"/>
+      <c r="Q41" s="166"/>
+      <c r="R41" s="166"/>
+      <c r="S41" s="166"/>
+      <c r="T41" s="166"/>
+      <c r="U41" s="166"/>
     </row>
   </sheetData>
   <mergeCells count="29">
-    <mergeCell ref="A2:J2"/>
-[...11 lines deleted...]
-    <mergeCell ref="A3:F3"/>
     <mergeCell ref="AC1:AI1"/>
     <mergeCell ref="A41:U41"/>
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="A25:D25"/>
     <mergeCell ref="A23:D23"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="A17:D17"/>
     <mergeCell ref="A19:C19"/>
     <mergeCell ref="A21:D21"/>
     <mergeCell ref="A39:AE39"/>
     <mergeCell ref="A32:D32"/>
     <mergeCell ref="A29:D29"/>
     <mergeCell ref="A40:AI40"/>
     <mergeCell ref="A34:D34"/>
     <mergeCell ref="A38:AI38"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="V9:X9"/>
+    <mergeCell ref="AA9:AC9"/>
+    <mergeCell ref="AG7:AG8"/>
+    <mergeCell ref="H8:N8"/>
+    <mergeCell ref="F6:Y6"/>
+    <mergeCell ref="AA6:AC6"/>
+    <mergeCell ref="V7:X7"/>
+    <mergeCell ref="AA7:AC7"/>
+    <mergeCell ref="R8:T8"/>
+    <mergeCell ref="V8:X8"/>
+    <mergeCell ref="AA8:AC8"/>
+    <mergeCell ref="A3:F3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="57" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="59" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7BFA1F7-4EE9-4E6B-B636-D55AE3635140}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AI46"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A20" zoomScaleNormal="98" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView view="pageBreakPreview" zoomScaleNormal="98" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="A42" sqref="A42:AE42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="11.7265625" style="1" customWidth="1"/>
     <col min="5" max="5" width="1.1796875" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.26953125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="1.1796875" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.26953125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="0.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.26953125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="0.81640625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.54296875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="0.81640625" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="0.81640625" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.26953125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="1.1796875" style="1" customWidth="1"/>
     <col min="18" max="18" width="9.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="0.81640625" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.54296875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="0.81640625" style="1" customWidth="1"/>
     <col min="22" max="22" width="3.54296875" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.1796875" style="1"/>
     <col min="24" max="24" width="3.54296875" style="1" customWidth="1"/>
     <col min="25" max="26" width="1" style="1" customWidth="1"/>
     <col min="27" max="27" width="3.54296875" style="1" customWidth="1"/>
     <col min="28" max="28" width="9.1796875" style="1"/>
     <col min="29" max="29" width="3.54296875" style="1" customWidth="1"/>
     <col min="30" max="30" width="1.54296875" style="1" customWidth="1"/>
     <col min="31" max="31" width="13.26953125" style="1" customWidth="1"/>
     <col min="32" max="32" width="1" style="1" customWidth="1"/>
     <col min="33" max="33" width="11.81640625" style="1" customWidth="1"/>
     <col min="34" max="34" width="1" style="1" customWidth="1"/>
     <col min="35" max="35" width="13.453125" style="1" customWidth="1"/>
     <col min="36" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35" s="2" customFormat="1" ht="21" x14ac:dyDescent="0.5">
-      <c r="A1" s="154" t="s">
+      <c r="A1" s="187" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="155"/>
-[...3 lines deleted...]
-      <c r="AC1" s="134" t="s">
+      <c r="B1" s="188"/>
+      <c r="C1" s="188"/>
+      <c r="D1" s="188"/>
+      <c r="E1" s="188"/>
+      <c r="AC1" s="142" t="s">
         <v>89</v>
       </c>
-      <c r="AD1" s="135"/>
-[...4 lines deleted...]
-      <c r="AI1" s="136"/>
+      <c r="AD1" s="184"/>
+      <c r="AE1" s="184"/>
+      <c r="AF1" s="138"/>
+      <c r="AG1" s="138"/>
+      <c r="AH1" s="138"/>
+      <c r="AI1" s="138"/>
     </row>
     <row r="2" spans="1:35" s="2" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="156" t="s">
+      <c r="A2" s="136" t="s">
         <v>90</v>
       </c>
-      <c r="B2" s="156"/>
-[...2 lines deleted...]
-      <c r="E2" s="156"/>
+      <c r="B2" s="136"/>
+      <c r="C2" s="136"/>
+      <c r="D2" s="136"/>
+      <c r="E2" s="136"/>
     </row>
     <row r="3" spans="1:35" s="2" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A3" s="156" t="s">
+      <c r="A3" s="136" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="156"/>
-[...3 lines deleted...]
-      <c r="F3" s="206"/>
+      <c r="B3" s="136"/>
+      <c r="C3" s="136"/>
+      <c r="D3" s="136"/>
+      <c r="E3" s="136"/>
+      <c r="F3" s="197"/>
     </row>
     <row r="4" spans="1:35" s="2" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A4" s="25"/>
       <c r="B4" s="25"/>
       <c r="C4" s="25"/>
       <c r="D4" s="25"/>
       <c r="E4" s="25"/>
       <c r="F4" s="1"/>
     </row>
     <row r="5" spans="1:35" s="2" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A5" s="25"/>
       <c r="B5" s="25"/>
       <c r="C5" s="25"/>
       <c r="D5" s="25"/>
       <c r="E5" s="25"/>
     </row>
     <row r="6" spans="1:35" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.3">
-      <c r="F6" s="137" t="s">
+      <c r="F6" s="146" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="138"/>
-[...17 lines deleted...]
-      <c r="Y6" s="138"/>
+      <c r="G6" s="147"/>
+      <c r="H6" s="147"/>
+      <c r="I6" s="147"/>
+      <c r="J6" s="147"/>
+      <c r="K6" s="147"/>
+      <c r="L6" s="147"/>
+      <c r="M6" s="147"/>
+      <c r="N6" s="147"/>
+      <c r="O6" s="147"/>
+      <c r="P6" s="147"/>
+      <c r="Q6" s="147"/>
+      <c r="R6" s="147"/>
+      <c r="S6" s="147"/>
+      <c r="T6" s="147"/>
+      <c r="U6" s="147"/>
+      <c r="V6" s="147"/>
+      <c r="W6" s="147"/>
+      <c r="X6" s="147"/>
+      <c r="Y6" s="147"/>
       <c r="Z6" s="57"/>
-      <c r="AA6" s="138" t="s">
+      <c r="AA6" s="147" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="138"/>
-      <c r="AC6" s="145"/>
+      <c r="AB6" s="147"/>
+      <c r="AC6" s="175"/>
       <c r="AE6" s="59" t="s">
         <v>66</v>
       </c>
       <c r="AG6" s="119" t="s">
         <v>6</v>
       </c>
       <c r="AI6" s="3" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:35" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="V7" s="141" t="s">
+      <c r="V7" s="139" t="s">
         <v>8</v>
       </c>
-      <c r="W7" s="146"/>
-      <c r="X7" s="146"/>
+      <c r="W7" s="198"/>
+      <c r="X7" s="198"/>
       <c r="Y7" s="50"/>
-      <c r="AA7" s="147" t="s">
+      <c r="AA7" s="148" t="s">
         <v>8</v>
       </c>
-      <c r="AB7" s="148"/>
-      <c r="AC7" s="148"/>
+      <c r="AB7" s="199"/>
+      <c r="AC7" s="199"/>
       <c r="AE7" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="AG7" s="129" t="s">
+      <c r="AG7" s="154" t="s">
         <v>11</v>
       </c>
       <c r="AI7" s="4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:35" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F8" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="H8" s="141" t="s">
+      <c r="H8" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="I8" s="141"/>
-[...4 lines deleted...]
-      <c r="N8" s="141"/>
+      <c r="I8" s="139"/>
+      <c r="J8" s="139"/>
+      <c r="K8" s="139"/>
+      <c r="L8" s="139"/>
+      <c r="M8" s="139"/>
+      <c r="N8" s="139"/>
       <c r="P8" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="R8" s="141" t="s">
+      <c r="R8" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="S8" s="149"/>
-      <c r="T8" s="149"/>
+      <c r="S8" s="200"/>
+      <c r="T8" s="200"/>
       <c r="U8" s="59"/>
-      <c r="V8" s="141" t="s">
+      <c r="V8" s="139" t="s">
         <v>12</v>
       </c>
-      <c r="W8" s="141"/>
-      <c r="X8" s="141"/>
+      <c r="W8" s="139"/>
+      <c r="X8" s="139"/>
       <c r="Y8" s="108"/>
       <c r="Z8" s="58"/>
-      <c r="AA8" s="150" t="s">
+      <c r="AA8" s="141" t="s">
         <v>12</v>
       </c>
-      <c r="AB8" s="150"/>
-      <c r="AC8" s="150"/>
+      <c r="AB8" s="141"/>
+      <c r="AC8" s="141"/>
       <c r="AD8" s="59"/>
       <c r="AE8" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="AG8" s="130"/>
+      <c r="AG8" s="155"/>
       <c r="AI8" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:35" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F9" s="8">
         <v>45291</v>
       </c>
       <c r="H9" s="6">
         <v>45382</v>
       </c>
       <c r="I9" s="7"/>
       <c r="J9" s="7">
         <v>45473</v>
       </c>
       <c r="K9" s="7"/>
       <c r="L9" s="7">
         <v>45565</v>
       </c>
       <c r="M9" s="7"/>
       <c r="N9" s="7">
         <v>45657</v>
       </c>
       <c r="O9" s="7"/>
       <c r="P9" s="8">
         <v>45657</v>
       </c>
       <c r="R9" s="6">
         <v>45747</v>
       </c>
       <c r="S9" s="7"/>
       <c r="T9" s="7">
         <v>45838</v>
       </c>
       <c r="U9" s="7"/>
-      <c r="V9" s="142" t="s">
+      <c r="V9" s="144" t="s">
         <v>13</v>
       </c>
-      <c r="W9" s="157"/>
-      <c r="X9" s="157"/>
+      <c r="W9" s="194"/>
+      <c r="X9" s="194"/>
       <c r="Y9" s="52"/>
       <c r="Z9" s="7"/>
-      <c r="AA9" s="142" t="s">
+      <c r="AA9" s="144" t="s">
         <v>14</v>
       </c>
-      <c r="AB9" s="157"/>
-      <c r="AC9" s="158"/>
+      <c r="AB9" s="194"/>
+      <c r="AC9" s="195"/>
       <c r="AE9" s="8">
         <v>45930</v>
       </c>
       <c r="AG9" s="8">
         <v>46022</v>
       </c>
       <c r="AH9" s="64"/>
       <c r="AI9" s="8">
         <v>46022</v>
       </c>
     </row>
     <row r="10" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F10" s="9"/>
       <c r="P10" s="9"/>
       <c r="Z10" s="68"/>
       <c r="AI10" s="9"/>
     </row>
     <row r="11" spans="1:35" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="151" t="s">
+      <c r="A11" s="163" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="151"/>
-[...1 lines deleted...]
-      <c r="D11" s="132"/>
+      <c r="B11" s="163"/>
+      <c r="C11" s="163"/>
+      <c r="D11" s="193"/>
       <c r="F11" s="11">
         <v>2371</v>
       </c>
       <c r="G11" s="10"/>
       <c r="H11" s="10">
         <f>-'Sch. 1'!H23</f>
         <v>1118</v>
       </c>
       <c r="I11" s="10"/>
       <c r="J11" s="10">
         <f>-'Sch. 1'!J23</f>
         <v>0</v>
       </c>
       <c r="K11" s="10"/>
       <c r="L11" s="10">
         <f>-'Sch. 1'!L23</f>
         <v>0</v>
       </c>
       <c r="M11" s="10"/>
       <c r="N11" s="10">
         <f>-'Sch. 1'!N23</f>
         <v>0</v>
       </c>
       <c r="O11" s="10"/>
       <c r="P11" s="11">
@@ -21430,56 +21430,56 @@
     <row r="12" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F12" s="13"/>
       <c r="G12" s="12"/>
       <c r="H12" s="12"/>
       <c r="I12" s="12"/>
       <c r="J12" s="12"/>
       <c r="K12" s="12"/>
       <c r="L12" s="12"/>
       <c r="M12" s="12"/>
       <c r="N12" s="12"/>
       <c r="O12" s="12"/>
       <c r="P12" s="13"/>
       <c r="Q12" s="12"/>
       <c r="R12" s="12"/>
       <c r="S12" s="12"/>
       <c r="T12" s="12"/>
       <c r="U12" s="12"/>
       <c r="W12" s="12"/>
       <c r="Z12" s="73"/>
       <c r="AB12" s="12"/>
       <c r="AE12" s="12"/>
       <c r="AG12" s="12"/>
       <c r="AI12" s="13"/>
     </row>
     <row r="13" spans="1:35" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="151" t="s">
+      <c r="A13" s="163" t="s">
         <v>91</v>
       </c>
-      <c r="B13" s="151"/>
-[...1 lines deleted...]
-      <c r="D13" s="132"/>
+      <c r="B13" s="163"/>
+      <c r="C13" s="163"/>
+      <c r="D13" s="193"/>
       <c r="F13" s="13">
         <v>83</v>
       </c>
       <c r="G13" s="12"/>
       <c r="H13" s="12">
         <f>-'Sch. 1'!H25</f>
         <v>0</v>
       </c>
       <c r="I13" s="12"/>
       <c r="J13" s="12">
         <f>-'Sch. 1'!J25</f>
         <v>5996</v>
       </c>
       <c r="K13" s="12"/>
       <c r="L13" s="12">
         <f>-'Sch. 1'!L25</f>
         <v>104</v>
       </c>
       <c r="M13" s="12"/>
       <c r="N13" s="12">
         <f>-'Sch. 1'!N25</f>
         <v>30</v>
       </c>
       <c r="O13" s="12"/>
       <c r="P13" s="13">
@@ -21522,56 +21522,56 @@
     <row r="14" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F14" s="13"/>
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
       <c r="N14" s="12"/>
       <c r="O14" s="12"/>
       <c r="P14" s="13"/>
       <c r="Q14" s="12"/>
       <c r="R14" s="12"/>
       <c r="S14" s="12"/>
       <c r="T14" s="12"/>
       <c r="U14" s="12"/>
       <c r="W14" s="12"/>
       <c r="Z14" s="73"/>
       <c r="AB14" s="12"/>
       <c r="AE14" s="12"/>
       <c r="AG14" s="12"/>
       <c r="AI14" s="13"/>
     </row>
     <row r="15" spans="1:35" s="2" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="151" t="s">
+      <c r="A15" s="163" t="s">
         <v>92</v>
       </c>
-      <c r="B15" s="206"/>
-[...1 lines deleted...]
-      <c r="D15" s="206"/>
+      <c r="B15" s="197"/>
+      <c r="C15" s="197"/>
+      <c r="D15" s="197"/>
       <c r="F15" s="13">
         <v>-31</v>
       </c>
       <c r="G15" s="12"/>
       <c r="H15" s="12">
         <f>-'Sch. 1'!H27</f>
         <v>186</v>
       </c>
       <c r="I15" s="12"/>
       <c r="J15" s="12">
         <f>-'Sch. 1'!J27</f>
         <v>88</v>
       </c>
       <c r="K15" s="12"/>
       <c r="L15" s="12">
         <f>-'Sch. 1'!L27</f>
         <v>321</v>
       </c>
       <c r="M15" s="12"/>
       <c r="N15" s="12">
         <f>-'Sch. 1'!N27</f>
         <v>152</v>
       </c>
       <c r="O15" s="12"/>
       <c r="P15" s="13">
@@ -21614,56 +21614,56 @@
     <row r="16" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F16" s="13"/>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
       <c r="I16" s="12"/>
       <c r="J16" s="12"/>
       <c r="K16" s="12"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
       <c r="N16" s="12"/>
       <c r="O16" s="12"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="12"/>
       <c r="R16" s="12"/>
       <c r="S16" s="12"/>
       <c r="T16" s="12"/>
       <c r="U16" s="12"/>
       <c r="W16" s="12"/>
       <c r="Z16" s="73"/>
       <c r="AB16" s="12"/>
       <c r="AE16" s="12"/>
       <c r="AG16" s="12"/>
       <c r="AI16" s="13"/>
     </row>
     <row r="17" spans="1:35" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="153" t="s">
+      <c r="A17" s="159" t="s">
         <v>93</v>
       </c>
-      <c r="B17" s="206"/>
-[...1 lines deleted...]
-      <c r="D17" s="206"/>
+      <c r="B17" s="197"/>
+      <c r="C17" s="197"/>
+      <c r="D17" s="197"/>
       <c r="F17" s="13">
         <v>0</v>
       </c>
       <c r="G17" s="12"/>
       <c r="H17" s="12">
         <f>-'Sch. 1'!H29</f>
         <v>0</v>
       </c>
       <c r="I17" s="12"/>
       <c r="J17" s="12">
         <f>-'Sch. 1'!J29</f>
         <v>0</v>
       </c>
       <c r="K17" s="12"/>
       <c r="L17" s="12">
         <f>-'Sch. 1'!L29</f>
         <v>0</v>
       </c>
       <c r="M17" s="12"/>
       <c r="N17" s="12">
         <f>-'Sch. 1'!N29</f>
         <v>0</v>
       </c>
       <c r="O17" s="12"/>
       <c r="P17" s="13">
@@ -21866,56 +21866,56 @@
     <row r="22" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F22" s="15"/>
       <c r="G22" s="12"/>
       <c r="H22" s="12"/>
       <c r="I22" s="12"/>
       <c r="J22" s="12"/>
       <c r="K22" s="12"/>
       <c r="L22" s="12"/>
       <c r="M22" s="12"/>
       <c r="N22" s="12"/>
       <c r="O22" s="12"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="12"/>
       <c r="R22" s="12"/>
       <c r="S22" s="12"/>
       <c r="T22" s="12"/>
       <c r="U22" s="12"/>
       <c r="W22" s="12"/>
       <c r="Z22" s="73"/>
       <c r="AB22" s="12"/>
       <c r="AE22" s="12"/>
       <c r="AG22" s="12"/>
       <c r="AI22" s="15"/>
     </row>
     <row r="23" spans="1:35" s="2" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="152" t="s">
+      <c r="A23" s="156" t="s">
         <v>118</v>
       </c>
-      <c r="B23" s="152"/>
-[...1 lines deleted...]
-      <c r="D23" s="132"/>
+      <c r="B23" s="156"/>
+      <c r="C23" s="156"/>
+      <c r="D23" s="193"/>
       <c r="F23" s="15">
         <f>SUM(F11,F13,F15,F17,F19,F21)</f>
         <v>2226</v>
       </c>
       <c r="G23" s="12"/>
       <c r="H23" s="47">
         <f>SUM(H11,H13,H15,H17,H19,H21)</f>
         <v>1308</v>
       </c>
       <c r="I23" s="12"/>
       <c r="J23" s="47">
         <f>SUM(J11,J13,J15,J17,J19,J21)</f>
         <v>6084</v>
       </c>
       <c r="K23" s="12"/>
       <c r="L23" s="47">
         <f>SUM(L11,L13,L15,L17,L19,L21)</f>
         <v>425</v>
       </c>
       <c r="M23" s="12"/>
       <c r="N23" s="47">
         <f>SUM(N11,N13,N15,N17,N19,N21)</f>
         <v>195</v>
       </c>
       <c r="O23" s="12"/>
@@ -21959,55 +21959,55 @@
     <row r="24" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F24" s="13"/>
       <c r="G24" s="12"/>
       <c r="H24" s="12"/>
       <c r="I24" s="12"/>
       <c r="J24" s="12"/>
       <c r="K24" s="12"/>
       <c r="L24" s="12"/>
       <c r="M24" s="12"/>
       <c r="N24" s="12"/>
       <c r="O24" s="12"/>
       <c r="P24" s="13"/>
       <c r="Q24" s="12"/>
       <c r="R24" s="12"/>
       <c r="S24" s="12"/>
       <c r="T24" s="12"/>
       <c r="U24" s="12"/>
       <c r="W24" s="12"/>
       <c r="Z24" s="73"/>
       <c r="AB24" s="12"/>
       <c r="AE24" s="12"/>
       <c r="AG24" s="12"/>
       <c r="AI24" s="13"/>
     </row>
     <row r="25" spans="1:35" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="153" t="s">
+      <c r="A25" s="159" t="s">
         <v>96</v>
       </c>
-      <c r="B25" s="153"/>
-      <c r="C25" s="153"/>
+      <c r="B25" s="159"/>
+      <c r="C25" s="159"/>
       <c r="F25" s="13">
         <v>-527</v>
       </c>
       <c r="G25" s="12"/>
       <c r="H25" s="12">
         <v>-322</v>
       </c>
       <c r="I25" s="12"/>
       <c r="J25" s="12">
         <v>-358</v>
       </c>
       <c r="K25" s="12"/>
       <c r="L25" s="12">
         <v>-92</v>
       </c>
       <c r="M25" s="12"/>
       <c r="N25" s="12">
         <v>-31</v>
       </c>
       <c r="O25" s="12"/>
       <c r="P25" s="13">
         <f>SUM(H25,J25,L25,N25)</f>
         <v>-803</v>
       </c>
       <c r="Q25" s="12"/>
@@ -22041,55 +22041,55 @@
     <row r="26" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F26" s="13"/>
       <c r="G26" s="12"/>
       <c r="H26" s="12"/>
       <c r="I26" s="12"/>
       <c r="J26" s="12"/>
       <c r="K26" s="12"/>
       <c r="L26" s="12"/>
       <c r="M26" s="12"/>
       <c r="N26" s="12"/>
       <c r="O26" s="12"/>
       <c r="P26" s="13"/>
       <c r="Q26" s="12"/>
       <c r="R26" s="12"/>
       <c r="S26" s="12"/>
       <c r="T26" s="12"/>
       <c r="U26" s="12"/>
       <c r="W26" s="12"/>
       <c r="Z26" s="73"/>
       <c r="AB26" s="12"/>
       <c r="AE26" s="12"/>
       <c r="AG26" s="12"/>
       <c r="AI26" s="13"/>
     </row>
     <row r="27" spans="1:35" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="153" t="s">
+      <c r="A27" s="159" t="s">
         <v>97</v>
       </c>
-      <c r="B27" s="153"/>
-      <c r="C27" s="153"/>
+      <c r="B27" s="159"/>
+      <c r="C27" s="159"/>
       <c r="F27" s="13">
         <v>-31</v>
       </c>
       <c r="G27" s="12"/>
       <c r="H27" s="12">
         <v>1</v>
       </c>
       <c r="I27" s="12"/>
       <c r="J27" s="12">
         <v>48</v>
       </c>
       <c r="K27" s="12"/>
       <c r="L27" s="12">
         <v>-2</v>
       </c>
       <c r="M27" s="12"/>
       <c r="N27" s="12">
         <v>-11</v>
       </c>
       <c r="O27" s="12"/>
       <c r="P27" s="13">
         <f>SUM(H27,J27,L27,N27)</f>
         <v>36</v>
       </c>
       <c r="Q27" s="12"/>
@@ -22123,51 +22123,51 @@
     <row r="28" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F28" s="15"/>
       <c r="G28" s="12"/>
       <c r="H28" s="14"/>
       <c r="I28" s="12"/>
       <c r="J28" s="14"/>
       <c r="K28" s="12"/>
       <c r="L28" s="14"/>
       <c r="M28" s="12"/>
       <c r="N28" s="14"/>
       <c r="O28" s="12"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="12"/>
       <c r="R28" s="14"/>
       <c r="S28" s="12"/>
       <c r="T28" s="14"/>
       <c r="U28" s="12"/>
       <c r="W28" s="14"/>
       <c r="Z28" s="73"/>
       <c r="AB28" s="14"/>
       <c r="AE28" s="14"/>
       <c r="AG28" s="14"/>
       <c r="AI28" s="15"/>
     </row>
     <row r="29" spans="1:35" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="152" t="s">
+      <c r="A29" s="156" t="s">
         <v>98</v>
       </c>
       <c r="B29" s="161"/>
       <c r="C29" s="161"/>
       <c r="D29" s="161"/>
       <c r="F29" s="13">
         <f>SUM(F25,F27)</f>
         <v>-558</v>
       </c>
       <c r="G29" s="12"/>
       <c r="H29" s="12">
         <f>SUM(H25,H27)</f>
         <v>-321</v>
       </c>
       <c r="I29" s="12"/>
       <c r="J29" s="12">
         <f>SUM(J25,J27)</f>
         <v>-310</v>
       </c>
       <c r="K29" s="12"/>
       <c r="L29" s="12">
         <f>SUM(L25,L27)</f>
         <v>-94</v>
       </c>
       <c r="M29" s="12"/>
@@ -22216,56 +22216,56 @@
     <row r="30" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F30" s="13"/>
       <c r="G30" s="12"/>
       <c r="H30" s="12"/>
       <c r="I30" s="12"/>
       <c r="J30" s="12"/>
       <c r="K30" s="12"/>
       <c r="L30" s="12"/>
       <c r="M30" s="12"/>
       <c r="N30" s="12"/>
       <c r="O30" s="12"/>
       <c r="P30" s="13"/>
       <c r="Q30" s="12"/>
       <c r="R30" s="12"/>
       <c r="S30" s="12"/>
       <c r="T30" s="12"/>
       <c r="U30" s="12"/>
       <c r="W30" s="12"/>
       <c r="Z30" s="73"/>
       <c r="AB30" s="12"/>
       <c r="AE30" s="12"/>
       <c r="AG30" s="12"/>
       <c r="AI30" s="13"/>
     </row>
     <row r="31" spans="1:35" s="2" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="151" t="s">
+      <c r="A31" s="163" t="s">
         <v>99</v>
       </c>
-      <c r="B31" s="151"/>
-[...1 lines deleted...]
-      <c r="D31" s="132"/>
+      <c r="B31" s="163"/>
+      <c r="C31" s="163"/>
+      <c r="D31" s="193"/>
       <c r="F31" s="13">
         <v>16</v>
       </c>
       <c r="G31" s="12"/>
       <c r="H31" s="12">
         <v>0</v>
       </c>
       <c r="I31" s="12"/>
       <c r="J31" s="12">
         <v>0</v>
       </c>
       <c r="K31" s="12"/>
       <c r="L31" s="12">
         <v>0</v>
       </c>
       <c r="M31" s="12"/>
       <c r="N31" s="12">
         <v>0</v>
       </c>
       <c r="O31" s="12"/>
       <c r="P31" s="13">
         <f>SUM(H31,J31,L31,N31)</f>
         <v>0</v>
       </c>
       <c r="Q31" s="12"/>
@@ -22299,56 +22299,56 @@
     <row r="32" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F32" s="13"/>
       <c r="G32" s="12"/>
       <c r="H32" s="12"/>
       <c r="I32" s="12"/>
       <c r="J32" s="12"/>
       <c r="K32" s="12"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="12"/>
       <c r="O32" s="12"/>
       <c r="P32" s="13"/>
       <c r="Q32" s="12"/>
       <c r="R32" s="12"/>
       <c r="S32" s="12"/>
       <c r="T32" s="12"/>
       <c r="U32" s="12"/>
       <c r="W32" s="12"/>
       <c r="Z32" s="73"/>
       <c r="AB32" s="12"/>
       <c r="AE32" s="12"/>
       <c r="AG32" s="12"/>
       <c r="AI32" s="13"/>
     </row>
     <row r="33" spans="1:35" s="2" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="152" t="s">
+      <c r="A33" s="156" t="s">
         <v>100</v>
       </c>
-      <c r="B33" s="207"/>
-[...1 lines deleted...]
-      <c r="D33" s="207"/>
+      <c r="B33" s="196"/>
+      <c r="C33" s="196"/>
+      <c r="D33" s="196"/>
       <c r="F33" s="18">
         <f>+F23+F29+F31</f>
         <v>1684</v>
       </c>
       <c r="G33" s="10"/>
       <c r="H33" s="17">
         <f>+H23+H29+H31</f>
         <v>987</v>
       </c>
       <c r="I33" s="10"/>
       <c r="J33" s="17">
         <f>+J23+J29+J31</f>
         <v>5774</v>
       </c>
       <c r="K33" s="10"/>
       <c r="L33" s="17">
         <f>+L23+L29+L31</f>
         <v>331</v>
       </c>
       <c r="M33" s="10"/>
       <c r="N33" s="17">
         <f>+N23+N29+N31</f>
         <v>153</v>
       </c>
       <c r="O33" s="10"/>
@@ -22388,56 +22388,56 @@
         <f>+AI31+AI29+AI23</f>
         <v>978</v>
       </c>
     </row>
     <row r="34" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F34" s="13"/>
       <c r="G34" s="12"/>
       <c r="H34" s="12"/>
       <c r="I34" s="12"/>
       <c r="J34" s="12"/>
       <c r="K34" s="12"/>
       <c r="L34" s="12"/>
       <c r="M34" s="12"/>
       <c r="N34" s="12"/>
       <c r="O34" s="12"/>
       <c r="P34" s="13"/>
       <c r="Q34" s="12"/>
       <c r="R34" s="12"/>
       <c r="S34" s="12"/>
       <c r="T34" s="12"/>
       <c r="U34" s="12"/>
       <c r="Z34" s="73"/>
       <c r="AI34" s="13"/>
     </row>
     <row r="35" spans="1:35" s="2" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="152" t="s">
+      <c r="A35" s="156" t="s">
         <v>101</v>
       </c>
-      <c r="B35" s="207"/>
-[...1 lines deleted...]
-      <c r="D35" s="207"/>
+      <c r="B35" s="196"/>
+      <c r="C35" s="196"/>
+      <c r="D35" s="196"/>
       <c r="F35" s="24">
         <f>+'Sch. 7'!F25</f>
         <v>2.58</v>
       </c>
       <c r="G35" s="38"/>
       <c r="H35" s="23">
         <f>+'Sch. 7'!H25</f>
         <v>1.5</v>
       </c>
       <c r="I35" s="23"/>
       <c r="J35" s="23">
         <f>+'Sch. 7'!J25</f>
         <v>8.66</v>
       </c>
       <c r="K35" s="23"/>
       <c r="L35" s="23">
         <f>+'Sch. 7'!L25</f>
         <v>0.5</v>
       </c>
       <c r="M35" s="23"/>
       <c r="N35" s="23">
         <f>+'Sch. 7'!N25</f>
         <v>0.22000000000000003</v>
       </c>
       <c r="O35" s="23"/>
@@ -22496,666 +22496,666 @@
       <c r="Z36" s="73"/>
       <c r="AI36" s="13"/>
     </row>
     <row r="37" spans="1:35" s="2" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F37" s="21"/>
       <c r="G37" s="12"/>
       <c r="H37" s="12"/>
       <c r="I37" s="12"/>
       <c r="J37" s="12"/>
       <c r="K37" s="12"/>
       <c r="L37" s="12"/>
       <c r="M37" s="12"/>
       <c r="N37" s="12"/>
       <c r="O37" s="12"/>
       <c r="P37" s="21"/>
       <c r="Q37" s="12"/>
       <c r="R37" s="12"/>
       <c r="S37" s="12"/>
       <c r="T37" s="12"/>
       <c r="U37" s="12"/>
       <c r="Z37" s="73"/>
       <c r="AI37" s="21"/>
     </row>
     <row r="38" spans="1:35" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="39" spans="1:35" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="131" t="s">
+      <c r="A39" s="165" t="s">
         <v>137</v>
       </c>
-      <c r="B39" s="132"/>
-[...32 lines deleted...]
-      <c r="AI39" s="133"/>
+      <c r="B39" s="193"/>
+      <c r="C39" s="193"/>
+      <c r="D39" s="193"/>
+      <c r="E39" s="193"/>
+      <c r="F39" s="193"/>
+      <c r="G39" s="193"/>
+      <c r="H39" s="193"/>
+      <c r="I39" s="193"/>
+      <c r="J39" s="193"/>
+      <c r="K39" s="193"/>
+      <c r="L39" s="193"/>
+      <c r="M39" s="193"/>
+      <c r="N39" s="193"/>
+      <c r="O39" s="193"/>
+      <c r="P39" s="193"/>
+      <c r="Q39" s="193"/>
+      <c r="R39" s="193"/>
+      <c r="S39" s="193"/>
+      <c r="T39" s="193"/>
+      <c r="U39" s="193"/>
+      <c r="V39" s="193"/>
+      <c r="W39" s="193"/>
+      <c r="X39" s="193"/>
+      <c r="Y39" s="193"/>
+      <c r="Z39" s="193"/>
+      <c r="AA39" s="193"/>
+      <c r="AB39" s="193"/>
+      <c r="AC39" s="193"/>
+      <c r="AD39" s="193"/>
+      <c r="AE39" s="193"/>
+      <c r="AF39" s="166"/>
+      <c r="AG39" s="166"/>
+      <c r="AH39" s="166"/>
+      <c r="AI39" s="166"/>
     </row>
     <row r="40" spans="1:35" s="22" customFormat="1" ht="26.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="131" t="s">
+      <c r="A40" s="165" t="s">
         <v>136</v>
       </c>
-      <c r="B40" s="132"/>
-[...32 lines deleted...]
-      <c r="AI40" s="133"/>
+      <c r="B40" s="193"/>
+      <c r="C40" s="193"/>
+      <c r="D40" s="193"/>
+      <c r="E40" s="193"/>
+      <c r="F40" s="193"/>
+      <c r="G40" s="193"/>
+      <c r="H40" s="193"/>
+      <c r="I40" s="193"/>
+      <c r="J40" s="193"/>
+      <c r="K40" s="193"/>
+      <c r="L40" s="193"/>
+      <c r="M40" s="193"/>
+      <c r="N40" s="193"/>
+      <c r="O40" s="193"/>
+      <c r="P40" s="193"/>
+      <c r="Q40" s="193"/>
+      <c r="R40" s="193"/>
+      <c r="S40" s="193"/>
+      <c r="T40" s="193"/>
+      <c r="U40" s="193"/>
+      <c r="V40" s="193"/>
+      <c r="W40" s="193"/>
+      <c r="X40" s="193"/>
+      <c r="Y40" s="193"/>
+      <c r="Z40" s="193"/>
+      <c r="AA40" s="193"/>
+      <c r="AB40" s="193"/>
+      <c r="AC40" s="193"/>
+      <c r="AD40" s="193"/>
+      <c r="AE40" s="193"/>
+      <c r="AF40" s="166"/>
+      <c r="AG40" s="166"/>
+      <c r="AH40" s="166"/>
+      <c r="AI40" s="166"/>
     </row>
     <row r="41" spans="1:35" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A41" s="131" t="s">
+      <c r="A41" s="165" t="s">
         <v>121</v>
       </c>
-      <c r="B41" s="132"/>
-[...32 lines deleted...]
-      <c r="AI41" s="133"/>
+      <c r="B41" s="193"/>
+      <c r="C41" s="193"/>
+      <c r="D41" s="193"/>
+      <c r="E41" s="193"/>
+      <c r="F41" s="193"/>
+      <c r="G41" s="193"/>
+      <c r="H41" s="193"/>
+      <c r="I41" s="193"/>
+      <c r="J41" s="193"/>
+      <c r="K41" s="193"/>
+      <c r="L41" s="193"/>
+      <c r="M41" s="193"/>
+      <c r="N41" s="193"/>
+      <c r="O41" s="193"/>
+      <c r="P41" s="193"/>
+      <c r="Q41" s="193"/>
+      <c r="R41" s="193"/>
+      <c r="S41" s="193"/>
+      <c r="T41" s="193"/>
+      <c r="U41" s="193"/>
+      <c r="V41" s="193"/>
+      <c r="W41" s="193"/>
+      <c r="X41" s="193"/>
+      <c r="Y41" s="193"/>
+      <c r="Z41" s="193"/>
+      <c r="AA41" s="193"/>
+      <c r="AB41" s="193"/>
+      <c r="AC41" s="193"/>
+      <c r="AD41" s="193"/>
+      <c r="AE41" s="193"/>
+      <c r="AF41" s="166"/>
+      <c r="AG41" s="166"/>
+      <c r="AH41" s="166"/>
+      <c r="AI41" s="166"/>
     </row>
     <row r="42" spans="1:35" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="131" t="s">
+      <c r="A42" s="165" t="s">
         <v>102</v>
       </c>
-      <c r="B42" s="132"/>
-[...28 lines deleted...]
-      <c r="AE42" s="132"/>
+      <c r="B42" s="193"/>
+      <c r="C42" s="193"/>
+      <c r="D42" s="193"/>
+      <c r="E42" s="193"/>
+      <c r="F42" s="193"/>
+      <c r="G42" s="193"/>
+      <c r="H42" s="193"/>
+      <c r="I42" s="193"/>
+      <c r="J42" s="193"/>
+      <c r="K42" s="193"/>
+      <c r="L42" s="193"/>
+      <c r="M42" s="193"/>
+      <c r="N42" s="193"/>
+      <c r="O42" s="193"/>
+      <c r="P42" s="193"/>
+      <c r="Q42" s="193"/>
+      <c r="R42" s="193"/>
+      <c r="S42" s="193"/>
+      <c r="T42" s="193"/>
+      <c r="U42" s="193"/>
+      <c r="V42" s="193"/>
+      <c r="W42" s="193"/>
+      <c r="X42" s="193"/>
+      <c r="Y42" s="193"/>
+      <c r="Z42" s="193"/>
+      <c r="AA42" s="193"/>
+      <c r="AB42" s="193"/>
+      <c r="AC42" s="193"/>
+      <c r="AD42" s="193"/>
+      <c r="AE42" s="193"/>
     </row>
     <row r="43" spans="1:35" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="131" t="s">
+      <c r="A43" s="165" t="s">
         <v>103</v>
       </c>
-      <c r="B43" s="132"/>
-[...28 lines deleted...]
-      <c r="AE43" s="132"/>
+      <c r="B43" s="193"/>
+      <c r="C43" s="193"/>
+      <c r="D43" s="193"/>
+      <c r="E43" s="193"/>
+      <c r="F43" s="193"/>
+      <c r="G43" s="193"/>
+      <c r="H43" s="193"/>
+      <c r="I43" s="193"/>
+      <c r="J43" s="193"/>
+      <c r="K43" s="193"/>
+      <c r="L43" s="193"/>
+      <c r="M43" s="193"/>
+      <c r="N43" s="193"/>
+      <c r="O43" s="193"/>
+      <c r="P43" s="193"/>
+      <c r="Q43" s="193"/>
+      <c r="R43" s="193"/>
+      <c r="S43" s="193"/>
+      <c r="T43" s="193"/>
+      <c r="U43" s="193"/>
+      <c r="V43" s="193"/>
+      <c r="W43" s="193"/>
+      <c r="X43" s="193"/>
+      <c r="Y43" s="193"/>
+      <c r="Z43" s="193"/>
+      <c r="AA43" s="193"/>
+      <c r="AB43" s="193"/>
+      <c r="AC43" s="193"/>
+      <c r="AD43" s="193"/>
+      <c r="AE43" s="193"/>
     </row>
     <row r="44" spans="1:35" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="131" t="s">
+      <c r="A44" s="165" t="s">
         <v>104</v>
       </c>
-      <c r="B44" s="132"/>
-[...28 lines deleted...]
-      <c r="AE44" s="132"/>
+      <c r="B44" s="193"/>
+      <c r="C44" s="193"/>
+      <c r="D44" s="193"/>
+      <c r="E44" s="193"/>
+      <c r="F44" s="193"/>
+      <c r="G44" s="193"/>
+      <c r="H44" s="193"/>
+      <c r="I44" s="193"/>
+      <c r="J44" s="193"/>
+      <c r="K44" s="193"/>
+      <c r="L44" s="193"/>
+      <c r="M44" s="193"/>
+      <c r="N44" s="193"/>
+      <c r="O44" s="193"/>
+      <c r="P44" s="193"/>
+      <c r="Q44" s="193"/>
+      <c r="R44" s="193"/>
+      <c r="S44" s="193"/>
+      <c r="T44" s="193"/>
+      <c r="U44" s="193"/>
+      <c r="V44" s="193"/>
+      <c r="W44" s="193"/>
+      <c r="X44" s="193"/>
+      <c r="Y44" s="193"/>
+      <c r="Z44" s="193"/>
+      <c r="AA44" s="193"/>
+      <c r="AB44" s="193"/>
+      <c r="AC44" s="193"/>
+      <c r="AD44" s="193"/>
+      <c r="AE44" s="193"/>
     </row>
     <row r="45" spans="1:35" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="131" t="s">
+      <c r="A45" s="165" t="s">
         <v>105</v>
       </c>
-      <c r="B45" s="132"/>
-[...28 lines deleted...]
-      <c r="AE45" s="132"/>
+      <c r="B45" s="193"/>
+      <c r="C45" s="193"/>
+      <c r="D45" s="193"/>
+      <c r="E45" s="193"/>
+      <c r="F45" s="193"/>
+      <c r="G45" s="193"/>
+      <c r="H45" s="193"/>
+      <c r="I45" s="193"/>
+      <c r="J45" s="193"/>
+      <c r="K45" s="193"/>
+      <c r="L45" s="193"/>
+      <c r="M45" s="193"/>
+      <c r="N45" s="193"/>
+      <c r="O45" s="193"/>
+      <c r="P45" s="193"/>
+      <c r="Q45" s="193"/>
+      <c r="R45" s="193"/>
+      <c r="S45" s="193"/>
+      <c r="T45" s="193"/>
+      <c r="U45" s="193"/>
+      <c r="V45" s="193"/>
+      <c r="W45" s="193"/>
+      <c r="X45" s="193"/>
+      <c r="Y45" s="193"/>
+      <c r="Z45" s="193"/>
+      <c r="AA45" s="193"/>
+      <c r="AB45" s="193"/>
+      <c r="AC45" s="193"/>
+      <c r="AD45" s="193"/>
+      <c r="AE45" s="193"/>
     </row>
     <row r="46" spans="1:35" s="22" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A46" s="131" t="s">
+      <c r="A46" s="165" t="s">
         <v>128</v>
       </c>
-      <c r="B46" s="132"/>
-[...32 lines deleted...]
-      <c r="AI46" s="133"/>
+      <c r="B46" s="193"/>
+      <c r="C46" s="193"/>
+      <c r="D46" s="193"/>
+      <c r="E46" s="193"/>
+      <c r="F46" s="193"/>
+      <c r="G46" s="193"/>
+      <c r="H46" s="193"/>
+      <c r="I46" s="193"/>
+      <c r="J46" s="193"/>
+      <c r="K46" s="193"/>
+      <c r="L46" s="193"/>
+      <c r="M46" s="193"/>
+      <c r="N46" s="193"/>
+      <c r="O46" s="193"/>
+      <c r="P46" s="193"/>
+      <c r="Q46" s="193"/>
+      <c r="R46" s="193"/>
+      <c r="S46" s="193"/>
+      <c r="T46" s="193"/>
+      <c r="U46" s="193"/>
+      <c r="V46" s="193"/>
+      <c r="W46" s="193"/>
+      <c r="X46" s="193"/>
+      <c r="Y46" s="193"/>
+      <c r="Z46" s="193"/>
+      <c r="AA46" s="193"/>
+      <c r="AB46" s="193"/>
+      <c r="AC46" s="193"/>
+      <c r="AD46" s="193"/>
+      <c r="AE46" s="193"/>
+      <c r="AF46" s="166"/>
+      <c r="AG46" s="166"/>
+      <c r="AH46" s="166"/>
+      <c r="AI46" s="166"/>
     </row>
   </sheetData>
   <mergeCells count="34">
+    <mergeCell ref="AA6:AC6"/>
+    <mergeCell ref="AG7:AG8"/>
+    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="A17:D17"/>
+    <mergeCell ref="AC1:AI1"/>
+    <mergeCell ref="A39:AI39"/>
+    <mergeCell ref="A40:AI40"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="H8:N8"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="F6:Y6"/>
+    <mergeCell ref="V7:X7"/>
+    <mergeCell ref="AA7:AC7"/>
+    <mergeCell ref="R8:T8"/>
+    <mergeCell ref="V8:X8"/>
+    <mergeCell ref="AA8:AC8"/>
+    <mergeCell ref="A15:D15"/>
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="A46:AI46"/>
     <mergeCell ref="A45:AE45"/>
     <mergeCell ref="A29:D29"/>
     <mergeCell ref="V9:X9"/>
     <mergeCell ref="AA9:AC9"/>
     <mergeCell ref="A42:AE42"/>
     <mergeCell ref="A43:AE43"/>
     <mergeCell ref="A44:AE44"/>
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="A23:D23"/>
     <mergeCell ref="A41:AI41"/>
     <mergeCell ref="A35:D35"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A31:D31"/>
-    <mergeCell ref="A33:D33"/>
-[...16 lines deleted...]
-    <mergeCell ref="AG7:AG8"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="57" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="59" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5F6DFA51-90EB-4881-9990-CB9A72C17EC1}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AJ42"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A30" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C38" sqref="C38"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A9" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="J50" sqref="J50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="11.7265625" style="1" customWidth="1"/>
     <col min="5" max="5" width="1.1796875" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.26953125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="1.1796875" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.26953125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="0.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.26953125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="0.81640625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.54296875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="0.81640625" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="0.81640625" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.26953125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="1.1796875" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.54296875" style="1" customWidth="1"/>
     <col min="19" max="19" width="0.81640625" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.54296875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="0.453125" style="1" customWidth="1"/>
     <col min="23" max="23" width="3" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.54296875" style="1" customWidth="1"/>
     <col min="25" max="25" width="3" style="1" customWidth="1"/>
     <col min="26" max="27" width="1.453125" style="1" customWidth="1"/>
     <col min="28" max="28" width="3" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.453125" style="1" customWidth="1"/>
     <col min="30" max="30" width="3" style="1" customWidth="1"/>
     <col min="31" max="31" width="1.453125" style="1" customWidth="1"/>
     <col min="32" max="32" width="13.7265625" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="1.26953125" style="1" customWidth="1"/>
     <col min="34" max="34" width="13.81640625" style="1" customWidth="1"/>
     <col min="35" max="35" width="1.26953125" style="1" customWidth="1"/>
     <col min="36" max="36" width="13.81640625" style="1" customWidth="1"/>
     <col min="37" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" s="2" customFormat="1" ht="21" x14ac:dyDescent="0.5">
-      <c r="A1" s="154" t="s">
+      <c r="A1" s="187" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="155"/>
-[...3 lines deleted...]
-      <c r="AD1" s="134" t="s">
+      <c r="B1" s="188"/>
+      <c r="C1" s="188"/>
+      <c r="D1" s="188"/>
+      <c r="E1" s="188"/>
+      <c r="AD1" s="142" t="s">
         <v>106</v>
       </c>
-      <c r="AE1" s="135"/>
-[...4 lines deleted...]
-      <c r="AJ1" s="136"/>
+      <c r="AE1" s="184"/>
+      <c r="AF1" s="184"/>
+      <c r="AG1" s="138"/>
+      <c r="AH1" s="138"/>
+      <c r="AI1" s="138"/>
+      <c r="AJ1" s="138"/>
     </row>
     <row r="2" spans="1:36" s="2" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="156" t="s">
+      <c r="A2" s="136" t="s">
         <v>107</v>
       </c>
-      <c r="B2" s="156"/>
-[...2 lines deleted...]
-      <c r="E2" s="156"/>
+      <c r="B2" s="136"/>
+      <c r="C2" s="136"/>
+      <c r="D2" s="136"/>
+      <c r="E2" s="136"/>
     </row>
     <row r="3" spans="1:36" s="2" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A3" s="156" t="s">
+      <c r="A3" s="136" t="s">
         <v>49</v>
       </c>
-      <c r="B3" s="156"/>
-[...2 lines deleted...]
-      <c r="E3" s="156"/>
+      <c r="B3" s="136"/>
+      <c r="C3" s="136"/>
+      <c r="D3" s="136"/>
+      <c r="E3" s="136"/>
     </row>
     <row r="4" spans="1:36" s="2" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A4" s="25"/>
       <c r="B4" s="25"/>
       <c r="C4" s="25"/>
       <c r="D4" s="25"/>
       <c r="E4" s="25"/>
     </row>
     <row r="5" spans="1:36" s="2" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A5" s="25"/>
       <c r="B5" s="25"/>
       <c r="C5" s="25"/>
       <c r="D5" s="25"/>
       <c r="E5" s="25"/>
     </row>
     <row r="6" spans="1:36" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.3">
-      <c r="F6" s="137" t="s">
+      <c r="F6" s="146" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="138"/>
-[...18 lines deleted...]
-      <c r="Z6" s="138"/>
+      <c r="G6" s="147"/>
+      <c r="H6" s="147"/>
+      <c r="I6" s="147"/>
+      <c r="J6" s="147"/>
+      <c r="K6" s="147"/>
+      <c r="L6" s="147"/>
+      <c r="M6" s="147"/>
+      <c r="N6" s="147"/>
+      <c r="O6" s="147"/>
+      <c r="P6" s="147"/>
+      <c r="Q6" s="147"/>
+      <c r="R6" s="147"/>
+      <c r="S6" s="147"/>
+      <c r="T6" s="147"/>
+      <c r="U6" s="147"/>
+      <c r="V6" s="147"/>
+      <c r="W6" s="147"/>
+      <c r="X6" s="147"/>
+      <c r="Y6" s="147"/>
+      <c r="Z6" s="147"/>
       <c r="AA6" s="57"/>
-      <c r="AB6" s="138" t="s">
+      <c r="AB6" s="147" t="s">
         <v>6</v>
       </c>
-      <c r="AC6" s="138"/>
-      <c r="AD6" s="145"/>
+      <c r="AC6" s="147"/>
+      <c r="AD6" s="175"/>
       <c r="AF6" s="59" t="s">
         <v>66</v>
       </c>
       <c r="AH6" s="119" t="s">
         <v>6</v>
       </c>
       <c r="AJ6" s="3" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:36" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="W7" s="141" t="s">
+      <c r="W7" s="139" t="s">
         <v>8</v>
       </c>
-      <c r="X7" s="146"/>
-      <c r="Y7" s="146"/>
+      <c r="X7" s="198"/>
+      <c r="Y7" s="198"/>
       <c r="Z7" s="50"/>
-      <c r="AB7" s="147" t="s">
+      <c r="AB7" s="148" t="s">
         <v>8</v>
       </c>
-      <c r="AC7" s="148"/>
-      <c r="AD7" s="148"/>
+      <c r="AC7" s="199"/>
+      <c r="AD7" s="199"/>
       <c r="AF7" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="AH7" s="129" t="s">
+      <c r="AH7" s="154" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:36" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F8" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="H8" s="141" t="s">
+      <c r="H8" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="I8" s="141"/>
-[...4 lines deleted...]
-      <c r="N8" s="141"/>
+      <c r="I8" s="139"/>
+      <c r="J8" s="139"/>
+      <c r="K8" s="139"/>
+      <c r="L8" s="139"/>
+      <c r="M8" s="139"/>
+      <c r="N8" s="139"/>
       <c r="P8" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="R8" s="141" t="s">
+      <c r="R8" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="S8" s="149"/>
-      <c r="T8" s="149"/>
+      <c r="S8" s="200"/>
+      <c r="T8" s="200"/>
       <c r="U8" s="109"/>
       <c r="V8" s="59"/>
-      <c r="W8" s="141" t="s">
+      <c r="W8" s="139" t="s">
         <v>12</v>
       </c>
-      <c r="X8" s="141"/>
-      <c r="Y8" s="141"/>
+      <c r="X8" s="139"/>
+      <c r="Y8" s="139"/>
       <c r="Z8" s="108"/>
       <c r="AA8" s="58"/>
-      <c r="AB8" s="150" t="s">
+      <c r="AB8" s="141" t="s">
         <v>12</v>
       </c>
-      <c r="AC8" s="150"/>
-      <c r="AD8" s="150"/>
+      <c r="AC8" s="141"/>
+      <c r="AD8" s="141"/>
       <c r="AE8" s="59"/>
       <c r="AF8" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="AH8" s="130"/>
+      <c r="AH8" s="155"/>
       <c r="AJ8" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:36" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F9" s="8">
         <v>45291</v>
       </c>
       <c r="H9" s="6">
         <v>45382</v>
       </c>
       <c r="I9" s="7"/>
       <c r="J9" s="7">
         <v>45473</v>
       </c>
       <c r="K9" s="7"/>
       <c r="L9" s="7">
         <v>45565</v>
       </c>
       <c r="M9" s="7"/>
       <c r="N9" s="7">
         <v>45657</v>
       </c>
       <c r="O9" s="7"/>
       <c r="P9" s="8">
         <v>45657</v>
       </c>
       <c r="R9" s="6">
         <v>45747</v>
       </c>
       <c r="S9" s="7"/>
       <c r="T9" s="7">
         <v>45838</v>
       </c>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
-      <c r="W9" s="142" t="s">
+      <c r="W9" s="144" t="s">
         <v>13</v>
       </c>
-      <c r="X9" s="157"/>
-      <c r="Y9" s="157"/>
+      <c r="X9" s="194"/>
+      <c r="Y9" s="194"/>
       <c r="Z9" s="52"/>
       <c r="AA9" s="7"/>
-      <c r="AB9" s="142" t="s">
+      <c r="AB9" s="144" t="s">
         <v>14</v>
       </c>
-      <c r="AC9" s="157"/>
-      <c r="AD9" s="158"/>
+      <c r="AC9" s="194"/>
+      <c r="AD9" s="195"/>
       <c r="AF9" s="8">
         <v>45930</v>
       </c>
       <c r="AH9" s="8">
         <v>46022</v>
       </c>
       <c r="AI9" s="64"/>
       <c r="AJ9" s="8">
         <v>46022</v>
       </c>
     </row>
     <row r="10" spans="1:36" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F10" s="9"/>
       <c r="P10" s="9"/>
       <c r="AA10" s="68"/>
       <c r="AJ10" s="9"/>
     </row>
     <row r="11" spans="1:36" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="151" t="s">
+      <c r="A11" s="163" t="s">
         <v>108</v>
       </c>
-      <c r="B11" s="151"/>
-[...1 lines deleted...]
-      <c r="D11" s="132"/>
+      <c r="B11" s="163"/>
+      <c r="C11" s="163"/>
+      <c r="D11" s="193"/>
       <c r="F11" s="11">
         <v>384</v>
       </c>
       <c r="G11" s="10"/>
       <c r="H11" s="10">
         <v>260</v>
       </c>
       <c r="I11" s="10"/>
       <c r="J11" s="10">
         <v>59</v>
       </c>
       <c r="K11" s="10"/>
       <c r="L11" s="10">
         <v>265</v>
       </c>
       <c r="M11" s="10"/>
       <c r="N11" s="10">
         <v>168</v>
       </c>
       <c r="O11" s="10"/>
       <c r="P11" s="11">
         <f>SUM(H11,J11,L11,N11)</f>
         <v>752</v>
       </c>
       <c r="Q11" s="10"/>
@@ -23191,56 +23191,56 @@
       <c r="F12" s="13"/>
       <c r="G12" s="12"/>
       <c r="H12" s="12"/>
       <c r="I12" s="12"/>
       <c r="J12" s="12"/>
       <c r="K12" s="12"/>
       <c r="L12" s="12"/>
       <c r="M12" s="12"/>
       <c r="N12" s="12"/>
       <c r="O12" s="12"/>
       <c r="P12" s="13"/>
       <c r="Q12" s="12"/>
       <c r="R12" s="12"/>
       <c r="S12" s="12"/>
       <c r="T12" s="12"/>
       <c r="U12" s="12"/>
       <c r="V12" s="12"/>
       <c r="X12" s="12"/>
       <c r="AA12" s="73"/>
       <c r="AC12" s="12"/>
       <c r="AF12" s="12"/>
       <c r="AH12" s="12"/>
       <c r="AJ12" s="9"/>
     </row>
     <row r="13" spans="1:36" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="151" t="s">
+      <c r="A13" s="163" t="s">
         <v>109</v>
       </c>
-      <c r="B13" s="151"/>
-[...1 lines deleted...]
-      <c r="D13" s="132"/>
+      <c r="B13" s="163"/>
+      <c r="C13" s="163"/>
+      <c r="D13" s="193"/>
       <c r="F13" s="13">
         <v>-328</v>
       </c>
       <c r="G13" s="12"/>
       <c r="H13" s="12">
         <v>-51</v>
       </c>
       <c r="I13" s="12"/>
       <c r="J13" s="12">
         <v>-49</v>
       </c>
       <c r="K13" s="12"/>
       <c r="L13" s="12">
         <v>-51</v>
       </c>
       <c r="M13" s="12"/>
       <c r="N13" s="12">
         <v>-112</v>
       </c>
       <c r="O13" s="12"/>
       <c r="P13" s="13">
         <f>SUM(H13,J13,L13,N13)</f>
         <v>-263</v>
       </c>
       <c r="Q13" s="12"/>
@@ -23276,56 +23276,56 @@
       <c r="F14" s="15"/>
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
       <c r="N14" s="12"/>
       <c r="O14" s="12"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="12"/>
       <c r="R14" s="12"/>
       <c r="S14" s="12"/>
       <c r="T14" s="12"/>
       <c r="U14" s="12"/>
       <c r="V14" s="12"/>
       <c r="X14" s="12"/>
       <c r="AA14" s="73"/>
       <c r="AC14" s="12"/>
       <c r="AF14" s="12"/>
       <c r="AH14" s="12"/>
       <c r="AJ14" s="9"/>
     </row>
     <row r="15" spans="1:36" s="2" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="152" t="s">
+      <c r="A15" s="156" t="s">
         <v>110</v>
       </c>
-      <c r="B15" s="152"/>
-[...1 lines deleted...]
-      <c r="D15" s="132"/>
+      <c r="B15" s="156"/>
+      <c r="C15" s="156"/>
+      <c r="D15" s="193"/>
       <c r="F15" s="18">
         <f>+F11+F13</f>
         <v>56</v>
       </c>
       <c r="G15" s="12"/>
       <c r="H15" s="17">
         <f>+H11+H13</f>
         <v>209</v>
       </c>
       <c r="I15" s="12"/>
       <c r="J15" s="17">
         <f>+J11+J13</f>
         <v>10</v>
       </c>
       <c r="K15" s="12"/>
       <c r="L15" s="17">
         <f>+L11+L13</f>
         <v>214</v>
       </c>
       <c r="M15" s="12"/>
       <c r="N15" s="17">
         <f>+N11+N13</f>
         <v>56</v>
       </c>
       <c r="O15" s="12"/>
@@ -23394,199 +23394,199 @@
     </row>
     <row r="17" spans="1:36" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A17" s="33"/>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="107"/>
       <c r="F17" s="10"/>
       <c r="G17" s="12"/>
       <c r="H17" s="10"/>
       <c r="I17" s="12"/>
       <c r="J17" s="10"/>
       <c r="K17" s="12"/>
       <c r="L17" s="10"/>
       <c r="M17" s="12"/>
       <c r="N17" s="10"/>
       <c r="O17" s="12"/>
       <c r="P17" s="10"/>
       <c r="Q17" s="12"/>
       <c r="R17" s="10"/>
       <c r="S17" s="12"/>
       <c r="T17" s="10"/>
       <c r="U17" s="10"/>
       <c r="V17" s="12"/>
     </row>
     <row r="18" spans="1:36" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="F18" s="137" t="s">
+      <c r="F18" s="146" t="s">
         <v>5</v>
       </c>
-      <c r="G18" s="157"/>
-[...12 lines deleted...]
-      <c r="T18" s="158"/>
+      <c r="G18" s="194"/>
+      <c r="H18" s="194"/>
+      <c r="I18" s="194"/>
+      <c r="J18" s="194"/>
+      <c r="K18" s="194"/>
+      <c r="L18" s="194"/>
+      <c r="M18" s="194"/>
+      <c r="N18" s="194"/>
+      <c r="O18" s="194"/>
+      <c r="P18" s="194"/>
+      <c r="Q18" s="194"/>
+      <c r="R18" s="194"/>
+      <c r="S18" s="194"/>
+      <c r="T18" s="195"/>
       <c r="U18" s="109"/>
       <c r="V18" s="76"/>
-      <c r="W18" s="137" t="s">
+      <c r="W18" s="146" t="s">
         <v>6</v>
       </c>
-      <c r="X18" s="138"/>
-[...5 lines deleted...]
-      <c r="AD18" s="140"/>
+      <c r="X18" s="147"/>
+      <c r="Y18" s="147"/>
+      <c r="Z18" s="152"/>
+      <c r="AA18" s="152"/>
+      <c r="AB18" s="152"/>
+      <c r="AC18" s="152"/>
+      <c r="AD18" s="153"/>
     </row>
     <row r="19" spans="1:36" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F19" s="3" t="s">
         <v>7</v>
       </c>
       <c r="P19" s="3" t="s">
         <v>7</v>
       </c>
       <c r="V19" s="73"/>
-      <c r="W19" s="141"/>
-[...1 lines deleted...]
-      <c r="Y19" s="146"/>
+      <c r="W19" s="139"/>
+      <c r="X19" s="198"/>
+      <c r="Y19" s="198"/>
       <c r="Z19" s="59"/>
     </row>
     <row r="20" spans="1:36" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="F20" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="H20" s="141" t="s">
+      <c r="H20" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="I20" s="141"/>
-[...4 lines deleted...]
-      <c r="N20" s="141"/>
+      <c r="I20" s="139"/>
+      <c r="J20" s="139"/>
+      <c r="K20" s="139"/>
+      <c r="L20" s="139"/>
+      <c r="M20" s="139"/>
+      <c r="N20" s="139"/>
       <c r="P20" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="R20" s="141" t="s">
+      <c r="R20" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="S20" s="149"/>
-      <c r="T20" s="149"/>
+      <c r="S20" s="200"/>
+      <c r="T20" s="200"/>
       <c r="U20" s="109"/>
       <c r="V20" s="76"/>
-      <c r="W20" s="141" t="s">
+      <c r="W20" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="X20" s="141"/>
-[...5 lines deleted...]
-      <c r="AD20" s="136"/>
+      <c r="X20" s="139"/>
+      <c r="Y20" s="139"/>
+      <c r="Z20" s="138"/>
+      <c r="AA20" s="138"/>
+      <c r="AB20" s="138"/>
+      <c r="AC20" s="138"/>
+      <c r="AD20" s="138"/>
     </row>
     <row r="21" spans="1:36" s="5" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="F21" s="8">
         <v>45291</v>
       </c>
       <c r="H21" s="6">
         <v>45382</v>
       </c>
       <c r="I21" s="7"/>
       <c r="J21" s="7">
         <v>45473</v>
       </c>
       <c r="K21" s="7"/>
       <c r="L21" s="7">
         <v>45565</v>
       </c>
       <c r="M21" s="7"/>
       <c r="N21" s="7">
         <v>45657</v>
       </c>
       <c r="O21" s="7"/>
       <c r="P21" s="8">
         <v>45657</v>
       </c>
       <c r="R21" s="6">
         <v>45747</v>
       </c>
       <c r="S21" s="7"/>
       <c r="T21" s="63">
         <v>45838</v>
       </c>
       <c r="U21" s="67"/>
       <c r="V21" s="77"/>
-      <c r="W21" s="159">
+      <c r="W21" s="201">
         <v>45930</v>
       </c>
-      <c r="X21" s="160"/>
-      <c r="Y21" s="160"/>
+      <c r="X21" s="202"/>
+      <c r="Y21" s="202"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="125"/>
-      <c r="AB21" s="142">
+      <c r="AB21" s="144">
         <v>46022</v>
       </c>
-      <c r="AC21" s="143"/>
-      <c r="AD21" s="144"/>
+      <c r="AC21" s="206"/>
+      <c r="AD21" s="207"/>
       <c r="AE21" s="2"/>
       <c r="AF21" s="2"/>
     </row>
     <row r="22" spans="1:36" s="2" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F22" s="13"/>
       <c r="G22" s="12"/>
       <c r="H22" s="12"/>
       <c r="I22" s="12"/>
       <c r="J22" s="12"/>
       <c r="K22" s="12"/>
       <c r="L22" s="12"/>
       <c r="M22" s="12"/>
       <c r="N22" s="12"/>
       <c r="O22" s="12"/>
       <c r="P22" s="13"/>
       <c r="Q22" s="12"/>
       <c r="R22" s="12"/>
       <c r="S22" s="12"/>
       <c r="T22" s="12"/>
       <c r="U22" s="12"/>
       <c r="V22" s="70"/>
     </row>
     <row r="23" spans="1:36" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="153" t="s">
+      <c r="A23" s="159" t="s">
         <v>111</v>
       </c>
-      <c r="B23" s="153"/>
-      <c r="C23" s="153"/>
+      <c r="B23" s="159"/>
+      <c r="C23" s="159"/>
       <c r="F23" s="11">
         <v>14602</v>
       </c>
       <c r="G23" s="12"/>
       <c r="H23" s="10">
         <v>14608</v>
       </c>
       <c r="I23" s="10"/>
       <c r="J23" s="10">
         <v>14614</v>
       </c>
       <c r="K23" s="10"/>
       <c r="L23" s="10">
         <v>14620</v>
       </c>
       <c r="M23" s="10"/>
       <c r="N23" s="10">
         <v>14501</v>
       </c>
       <c r="O23" s="10"/>
       <c r="P23" s="11">
         <v>14501</v>
       </c>
       <c r="Q23" s="12"/>
       <c r="R23" s="10">
@@ -23608,55 +23608,55 @@
         <v>142</v>
       </c>
     </row>
     <row r="24" spans="1:36" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F24" s="13"/>
       <c r="G24" s="12"/>
       <c r="H24" s="12"/>
       <c r="I24" s="12"/>
       <c r="J24" s="12"/>
       <c r="K24" s="12"/>
       <c r="L24" s="12"/>
       <c r="M24" s="12"/>
       <c r="N24" s="12"/>
       <c r="O24" s="12"/>
       <c r="P24" s="13"/>
       <c r="Q24" s="12"/>
       <c r="R24" s="12"/>
       <c r="S24" s="12"/>
       <c r="T24" s="12"/>
       <c r="U24" s="12"/>
       <c r="V24" s="70"/>
       <c r="X24" s="12"/>
       <c r="AC24" s="12"/>
     </row>
     <row r="25" spans="1:36" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="153" t="s">
+      <c r="A25" s="159" t="s">
         <v>112</v>
       </c>
-      <c r="B25" s="153"/>
-      <c r="C25" s="153"/>
+      <c r="B25" s="159"/>
+      <c r="C25" s="159"/>
       <c r="F25" s="13">
         <v>2460</v>
       </c>
       <c r="G25" s="12"/>
       <c r="H25" s="12">
         <v>2384</v>
       </c>
       <c r="I25" s="12"/>
       <c r="J25" s="12">
         <v>2315</v>
       </c>
       <c r="K25" s="12"/>
       <c r="L25" s="12">
         <v>2443</v>
       </c>
       <c r="M25" s="12"/>
       <c r="N25" s="12">
         <v>2661</v>
       </c>
       <c r="O25" s="12"/>
       <c r="P25" s="13">
         <v>2661</v>
       </c>
       <c r="Q25" s="12"/>
       <c r="R25" s="12">
@@ -23675,51 +23675,51 @@
         <v>3274</v>
       </c>
     </row>
     <row r="26" spans="1:36" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F26" s="15"/>
       <c r="G26" s="12"/>
       <c r="H26" s="12"/>
       <c r="I26" s="12"/>
       <c r="J26" s="12"/>
       <c r="K26" s="12"/>
       <c r="L26" s="12"/>
       <c r="M26" s="12"/>
       <c r="N26" s="12"/>
       <c r="O26" s="12"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="12"/>
       <c r="R26" s="12"/>
       <c r="S26" s="12"/>
       <c r="T26" s="12"/>
       <c r="U26" s="12"/>
       <c r="V26" s="70"/>
       <c r="X26" s="12"/>
       <c r="AC26" s="12"/>
     </row>
     <row r="27" spans="1:36" s="2" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="152" t="s">
+      <c r="A27" s="156" t="s">
         <v>113</v>
       </c>
       <c r="B27" s="161"/>
       <c r="C27" s="161"/>
       <c r="D27" s="161"/>
       <c r="F27" s="18">
         <f>+F23-F25</f>
         <v>12142</v>
       </c>
       <c r="G27" s="12"/>
       <c r="H27" s="17">
         <f>+H23-H25</f>
         <v>12224</v>
       </c>
       <c r="I27" s="12"/>
       <c r="J27" s="17">
         <f>+J23-J25</f>
         <v>12299</v>
       </c>
       <c r="K27" s="12"/>
       <c r="L27" s="17">
         <f>+L23-L25</f>
         <v>12177</v>
       </c>
       <c r="M27" s="12"/>
@@ -23777,229 +23777,229 @@
       <c r="G29" s="12"/>
       <c r="H29" s="12"/>
       <c r="I29" s="12"/>
       <c r="J29" s="12"/>
       <c r="K29" s="12"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
       <c r="N29" s="12"/>
       <c r="O29" s="12"/>
       <c r="P29" s="12"/>
       <c r="Q29" s="12"/>
       <c r="R29" s="12"/>
       <c r="S29" s="12"/>
       <c r="T29" s="12"/>
       <c r="U29" s="12"/>
       <c r="V29" s="12"/>
     </row>
     <row r="30" spans="1:36" s="2" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A30" s="25"/>
       <c r="B30" s="25"/>
       <c r="C30" s="25"/>
       <c r="D30" s="25"/>
       <c r="E30" s="25"/>
     </row>
     <row r="31" spans="1:36" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.3">
-      <c r="F31" s="137" t="s">
+      <c r="F31" s="146" t="s">
         <v>5</v>
       </c>
-      <c r="G31" s="138"/>
-[...18 lines deleted...]
-      <c r="Z31" s="138"/>
+      <c r="G31" s="147"/>
+      <c r="H31" s="147"/>
+      <c r="I31" s="147"/>
+      <c r="J31" s="147"/>
+      <c r="K31" s="147"/>
+      <c r="L31" s="147"/>
+      <c r="M31" s="147"/>
+      <c r="N31" s="147"/>
+      <c r="O31" s="147"/>
+      <c r="P31" s="147"/>
+      <c r="Q31" s="147"/>
+      <c r="R31" s="147"/>
+      <c r="S31" s="147"/>
+      <c r="T31" s="147"/>
+      <c r="U31" s="147"/>
+      <c r="V31" s="147"/>
+      <c r="W31" s="147"/>
+      <c r="X31" s="147"/>
+      <c r="Y31" s="147"/>
+      <c r="Z31" s="147"/>
       <c r="AA31" s="57"/>
-      <c r="AB31" s="138" t="s">
+      <c r="AB31" s="147" t="s">
         <v>6</v>
       </c>
-      <c r="AC31" s="138"/>
-      <c r="AD31" s="145"/>
+      <c r="AC31" s="147"/>
+      <c r="AD31" s="175"/>
       <c r="AF31" s="59" t="s">
         <v>51</v>
       </c>
       <c r="AH31" s="119" t="s">
         <v>6</v>
       </c>
       <c r="AJ31" s="3" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:36" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F32" s="3" t="s">
         <v>7</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="W32" s="141" t="s">
+      <c r="W32" s="139" t="s">
         <v>8</v>
       </c>
-      <c r="X32" s="146"/>
-      <c r="Y32" s="146"/>
+      <c r="X32" s="198"/>
+      <c r="Y32" s="198"/>
       <c r="Z32" s="50"/>
-      <c r="AB32" s="147" t="s">
+      <c r="AB32" s="148" t="s">
         <v>8</v>
       </c>
-      <c r="AC32" s="148"/>
-      <c r="AD32" s="148"/>
+      <c r="AC32" s="199"/>
+      <c r="AD32" s="199"/>
       <c r="AF32" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="AH32" s="129" t="s">
+      <c r="AH32" s="154" t="s">
         <v>11</v>
       </c>
       <c r="AJ32" s="4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:36" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F33" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="H33" s="141" t="s">
+      <c r="H33" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="I33" s="141"/>
-[...4 lines deleted...]
-      <c r="N33" s="141"/>
+      <c r="I33" s="139"/>
+      <c r="J33" s="139"/>
+      <c r="K33" s="139"/>
+      <c r="L33" s="139"/>
+      <c r="M33" s="139"/>
+      <c r="N33" s="139"/>
       <c r="P33" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="R33" s="141" t="s">
+      <c r="R33" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="S33" s="149"/>
-      <c r="T33" s="149"/>
+      <c r="S33" s="200"/>
+      <c r="T33" s="200"/>
       <c r="U33" s="109"/>
       <c r="V33" s="59"/>
-      <c r="W33" s="141" t="s">
+      <c r="W33" s="139" t="s">
         <v>12</v>
       </c>
-      <c r="X33" s="141"/>
-      <c r="Y33" s="141"/>
+      <c r="X33" s="139"/>
+      <c r="Y33" s="139"/>
       <c r="Z33" s="108"/>
       <c r="AA33" s="58"/>
-      <c r="AB33" s="150" t="s">
+      <c r="AB33" s="141" t="s">
         <v>12</v>
       </c>
-      <c r="AC33" s="150"/>
-      <c r="AD33" s="150"/>
+      <c r="AC33" s="141"/>
+      <c r="AD33" s="141"/>
       <c r="AE33" s="59"/>
       <c r="AF33" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="AH33" s="130"/>
+      <c r="AH33" s="155"/>
       <c r="AJ33" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:36" s="5" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="162" t="s">
+      <c r="A34" s="203" t="s">
         <v>114</v>
       </c>
-      <c r="B34" s="163"/>
-[...1 lines deleted...]
-      <c r="D34" s="163"/>
+      <c r="B34" s="204"/>
+      <c r="C34" s="204"/>
+      <c r="D34" s="204"/>
       <c r="F34" s="8">
         <v>45291</v>
       </c>
       <c r="H34" s="6">
         <v>45382</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7">
         <v>45473</v>
       </c>
       <c r="K34" s="7"/>
       <c r="L34" s="7">
         <v>45565</v>
       </c>
       <c r="M34" s="7"/>
       <c r="N34" s="7">
         <v>45657</v>
       </c>
       <c r="O34" s="7"/>
       <c r="P34" s="8">
         <v>45657</v>
       </c>
       <c r="R34" s="6">
         <v>45747</v>
       </c>
       <c r="S34" s="7"/>
       <c r="T34" s="7">
         <v>45838</v>
       </c>
       <c r="U34" s="7"/>
       <c r="V34" s="7"/>
-      <c r="W34" s="142" t="s">
+      <c r="W34" s="144" t="s">
         <v>13</v>
       </c>
-      <c r="X34" s="157"/>
-      <c r="Y34" s="157"/>
+      <c r="X34" s="194"/>
+      <c r="Y34" s="194"/>
       <c r="Z34" s="52"/>
       <c r="AA34" s="7"/>
-      <c r="AB34" s="142" t="s">
+      <c r="AB34" s="144" t="s">
         <v>14</v>
       </c>
-      <c r="AC34" s="157"/>
-      <c r="AD34" s="158"/>
+      <c r="AC34" s="194"/>
+      <c r="AD34" s="195"/>
       <c r="AF34" s="8">
         <v>45930</v>
       </c>
       <c r="AH34" s="8">
         <v>46022</v>
       </c>
       <c r="AI34" s="64"/>
       <c r="AJ34" s="8">
         <v>46022</v>
       </c>
     </row>
     <row r="35" spans="1:36" s="2" customFormat="1" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="151" t="s">
+      <c r="A35" s="163" t="s">
         <v>143</v>
       </c>
-      <c r="B35" s="132"/>
-[...1 lines deleted...]
-      <c r="D35" s="132"/>
+      <c r="B35" s="193"/>
+      <c r="C35" s="193"/>
+      <c r="D35" s="193"/>
       <c r="F35" s="18">
         <v>233</v>
       </c>
       <c r="G35" s="10"/>
       <c r="H35" s="17">
         <v>49</v>
       </c>
       <c r="I35" s="10"/>
       <c r="J35" s="17">
         <v>56</v>
       </c>
       <c r="K35" s="10"/>
       <c r="L35" s="17">
         <v>102</v>
       </c>
       <c r="M35" s="10"/>
       <c r="N35" s="17">
         <v>140</v>
       </c>
       <c r="O35" s="10"/>
       <c r="P35" s="18">
         <f>SUM(H35,J35,L35,N35)</f>
         <v>347</v>
       </c>
       <c r="Q35" s="10"/>
@@ -24062,1018 +24062,1018 @@
       <c r="F37" s="21"/>
       <c r="G37" s="12"/>
       <c r="H37" s="12"/>
       <c r="I37" s="12"/>
       <c r="J37" s="12"/>
       <c r="K37" s="12"/>
       <c r="L37" s="12"/>
       <c r="M37" s="12"/>
       <c r="N37" s="12"/>
       <c r="O37" s="12"/>
       <c r="P37" s="21"/>
       <c r="Q37" s="12"/>
       <c r="R37" s="12"/>
       <c r="S37" s="12"/>
       <c r="T37" s="12"/>
       <c r="U37" s="12"/>
       <c r="V37" s="12"/>
       <c r="AA37" s="73"/>
       <c r="AH37" s="12"/>
       <c r="AI37" s="12"/>
       <c r="AJ37" s="21"/>
     </row>
     <row r="38" spans="1:36" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="39" spans="1:36" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="40" spans="1:36" s="2" customFormat="1" ht="17.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="127" t="s">
+      <c r="A40" s="171" t="s">
         <v>146</v>
       </c>
-      <c r="B40" s="128"/>
-[...33 lines deleted...]
-      <c r="AJ40" s="128"/>
+      <c r="B40" s="205"/>
+      <c r="C40" s="205"/>
+      <c r="D40" s="205"/>
+      <c r="E40" s="205"/>
+      <c r="F40" s="205"/>
+      <c r="G40" s="205"/>
+      <c r="H40" s="205"/>
+      <c r="I40" s="205"/>
+      <c r="J40" s="205"/>
+      <c r="K40" s="205"/>
+      <c r="L40" s="205"/>
+      <c r="M40" s="205"/>
+      <c r="N40" s="205"/>
+      <c r="O40" s="205"/>
+      <c r="P40" s="205"/>
+      <c r="Q40" s="205"/>
+      <c r="R40" s="205"/>
+      <c r="S40" s="205"/>
+      <c r="T40" s="205"/>
+      <c r="U40" s="205"/>
+      <c r="V40" s="205"/>
+      <c r="W40" s="205"/>
+      <c r="X40" s="205"/>
+      <c r="Y40" s="205"/>
+      <c r="Z40" s="205"/>
+      <c r="AA40" s="205"/>
+      <c r="AB40" s="205"/>
+      <c r="AC40" s="205"/>
+      <c r="AD40" s="205"/>
+      <c r="AE40" s="205"/>
+      <c r="AF40" s="205"/>
+      <c r="AG40" s="205"/>
+      <c r="AH40" s="205"/>
+      <c r="AI40" s="205"/>
+      <c r="AJ40" s="205"/>
     </row>
     <row r="41" spans="1:36" s="2" customFormat="1" ht="17.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A41" s="131" t="s">
+      <c r="A41" s="165" t="s">
         <v>144</v>
       </c>
-      <c r="B41" s="132"/>
-[...33 lines deleted...]
-      <c r="AJ41" s="133"/>
+      <c r="B41" s="193"/>
+      <c r="C41" s="193"/>
+      <c r="D41" s="193"/>
+      <c r="E41" s="193"/>
+      <c r="F41" s="193"/>
+      <c r="G41" s="193"/>
+      <c r="H41" s="193"/>
+      <c r="I41" s="193"/>
+      <c r="J41" s="193"/>
+      <c r="K41" s="193"/>
+      <c r="L41" s="193"/>
+      <c r="M41" s="193"/>
+      <c r="N41" s="193"/>
+      <c r="O41" s="193"/>
+      <c r="P41" s="193"/>
+      <c r="Q41" s="193"/>
+      <c r="R41" s="193"/>
+      <c r="S41" s="193"/>
+      <c r="T41" s="193"/>
+      <c r="U41" s="193"/>
+      <c r="V41" s="193"/>
+      <c r="W41" s="193"/>
+      <c r="X41" s="193"/>
+      <c r="Y41" s="193"/>
+      <c r="Z41" s="193"/>
+      <c r="AA41" s="193"/>
+      <c r="AB41" s="193"/>
+      <c r="AC41" s="193"/>
+      <c r="AD41" s="193"/>
+      <c r="AE41" s="193"/>
+      <c r="AF41" s="166"/>
+      <c r="AG41" s="166"/>
+      <c r="AH41" s="166"/>
+      <c r="AI41" s="166"/>
+      <c r="AJ41" s="166"/>
     </row>
     <row r="42" spans="1:36" s="22" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A42" s="131" t="s">
+      <c r="A42" s="165" t="s">
         <v>145</v>
       </c>
-      <c r="B42" s="132"/>
-[...33 lines deleted...]
-      <c r="AJ42" s="133"/>
+      <c r="B42" s="193"/>
+      <c r="C42" s="193"/>
+      <c r="D42" s="193"/>
+      <c r="E42" s="193"/>
+      <c r="F42" s="193"/>
+      <c r="G42" s="193"/>
+      <c r="H42" s="193"/>
+      <c r="I42" s="193"/>
+      <c r="J42" s="193"/>
+      <c r="K42" s="193"/>
+      <c r="L42" s="193"/>
+      <c r="M42" s="193"/>
+      <c r="N42" s="193"/>
+      <c r="O42" s="193"/>
+      <c r="P42" s="193"/>
+      <c r="Q42" s="193"/>
+      <c r="R42" s="193"/>
+      <c r="S42" s="193"/>
+      <c r="T42" s="193"/>
+      <c r="U42" s="193"/>
+      <c r="V42" s="193"/>
+      <c r="W42" s="193"/>
+      <c r="X42" s="193"/>
+      <c r="Y42" s="193"/>
+      <c r="Z42" s="193"/>
+      <c r="AA42" s="193"/>
+      <c r="AB42" s="193"/>
+      <c r="AC42" s="193"/>
+      <c r="AD42" s="193"/>
+      <c r="AE42" s="193"/>
+      <c r="AF42" s="193"/>
+      <c r="AG42" s="166"/>
+      <c r="AH42" s="166"/>
+      <c r="AI42" s="166"/>
+      <c r="AJ42" s="166"/>
     </row>
   </sheetData>
   <mergeCells count="45">
+    <mergeCell ref="A40:AJ40"/>
+    <mergeCell ref="AH32:AH33"/>
+    <mergeCell ref="A42:AJ42"/>
+    <mergeCell ref="AH7:AH8"/>
+    <mergeCell ref="AD1:AJ1"/>
+    <mergeCell ref="W18:AD18"/>
+    <mergeCell ref="W20:AD20"/>
+    <mergeCell ref="AB21:AD21"/>
+    <mergeCell ref="H8:N8"/>
+    <mergeCell ref="F6:Z6"/>
+    <mergeCell ref="AB6:AD6"/>
+    <mergeCell ref="W7:Y7"/>
+    <mergeCell ref="AB7:AD7"/>
+    <mergeCell ref="R8:T8"/>
+    <mergeCell ref="W8:Y8"/>
+    <mergeCell ref="AB8:AD8"/>
+    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="A13:D13"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="W32:Y32"/>
+    <mergeCell ref="AB32:AD32"/>
+    <mergeCell ref="H33:N33"/>
+    <mergeCell ref="R33:T33"/>
+    <mergeCell ref="W33:Y33"/>
+    <mergeCell ref="AB33:AD33"/>
     <mergeCell ref="A41:AJ41"/>
     <mergeCell ref="AB9:AD9"/>
     <mergeCell ref="W19:Y19"/>
     <mergeCell ref="F18:T18"/>
     <mergeCell ref="F31:Z31"/>
     <mergeCell ref="AB31:AD31"/>
     <mergeCell ref="H20:N20"/>
     <mergeCell ref="R20:T20"/>
     <mergeCell ref="W21:Y21"/>
     <mergeCell ref="W9:Y9"/>
     <mergeCell ref="W34:Y34"/>
     <mergeCell ref="AB34:AD34"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A27:D27"/>
     <mergeCell ref="A35:D35"/>
     <mergeCell ref="A34:D34"/>
-    <mergeCell ref="W32:Y32"/>
-[...27 lines deleted...]
-    <mergeCell ref="AB8:AD8"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="55" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="56" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C61F0C10-3ACE-4827-8662-1F31A19F9D08}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A7:P49"/>
   <sheetViews>
     <sheetView topLeftCell="A7" zoomScale="91" zoomScaleNormal="91" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="R19" sqref="R19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="16" width="9.453125" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="7" spans="1:16" ht="23.5" x14ac:dyDescent="0.55000000000000004">
-      <c r="A7" s="169" t="s">
+      <c r="A7" s="132" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="169"/>
-[...13 lines deleted...]
-      <c r="P7" s="170"/>
+      <c r="B7" s="132"/>
+      <c r="C7" s="132"/>
+      <c r="D7" s="132"/>
+      <c r="E7" s="132"/>
+      <c r="F7" s="132"/>
+      <c r="G7" s="132"/>
+      <c r="H7" s="132"/>
+      <c r="I7" s="132"/>
+      <c r="J7" s="132"/>
+      <c r="K7" s="132"/>
+      <c r="L7" s="132"/>
+      <c r="M7" s="132"/>
+      <c r="N7" s="133"/>
+      <c r="O7" s="133"/>
+      <c r="P7" s="133"/>
     </row>
     <row r="8" spans="1:16" ht="20" x14ac:dyDescent="0.4">
       <c r="A8" s="78"/>
       <c r="B8" s="78"/>
       <c r="C8" s="78"/>
       <c r="D8" s="78"/>
       <c r="E8" s="78"/>
       <c r="F8" s="78"/>
       <c r="G8" s="78"/>
       <c r="H8" s="78"/>
       <c r="I8" s="78"/>
       <c r="J8" s="78"/>
       <c r="K8" s="78"/>
       <c r="L8" s="78"/>
       <c r="M8" s="78"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A9" s="166" t="s">
+      <c r="A9" s="129" t="s">
         <v>141</v>
       </c>
-      <c r="B9" s="167"/>
-[...13 lines deleted...]
-      <c r="P9" s="168"/>
+      <c r="B9" s="130"/>
+      <c r="C9" s="130"/>
+      <c r="D9" s="130"/>
+      <c r="E9" s="130"/>
+      <c r="F9" s="130"/>
+      <c r="G9" s="130"/>
+      <c r="H9" s="130"/>
+      <c r="I9" s="130"/>
+      <c r="J9" s="130"/>
+      <c r="K9" s="130"/>
+      <c r="L9" s="130"/>
+      <c r="M9" s="130"/>
+      <c r="N9" s="131"/>
+      <c r="O9" s="131"/>
+      <c r="P9" s="131"/>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A10" s="167"/>
-[...14 lines deleted...]
-      <c r="P10" s="168"/>
+      <c r="A10" s="130"/>
+      <c r="B10" s="130"/>
+      <c r="C10" s="130"/>
+      <c r="D10" s="130"/>
+      <c r="E10" s="130"/>
+      <c r="F10" s="130"/>
+      <c r="G10" s="130"/>
+      <c r="H10" s="130"/>
+      <c r="I10" s="130"/>
+      <c r="J10" s="130"/>
+      <c r="K10" s="130"/>
+      <c r="L10" s="130"/>
+      <c r="M10" s="130"/>
+      <c r="N10" s="131"/>
+      <c r="O10" s="131"/>
+      <c r="P10" s="131"/>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A11" s="167"/>
-[...14 lines deleted...]
-      <c r="P11" s="168"/>
+      <c r="A11" s="130"/>
+      <c r="B11" s="130"/>
+      <c r="C11" s="130"/>
+      <c r="D11" s="130"/>
+      <c r="E11" s="130"/>
+      <c r="F11" s="130"/>
+      <c r="G11" s="130"/>
+      <c r="H11" s="130"/>
+      <c r="I11" s="130"/>
+      <c r="J11" s="130"/>
+      <c r="K11" s="130"/>
+      <c r="L11" s="130"/>
+      <c r="M11" s="130"/>
+      <c r="N11" s="131"/>
+      <c r="O11" s="131"/>
+      <c r="P11" s="131"/>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A12" s="167"/>
-[...14 lines deleted...]
-      <c r="P12" s="168"/>
+      <c r="A12" s="130"/>
+      <c r="B12" s="130"/>
+      <c r="C12" s="130"/>
+      <c r="D12" s="130"/>
+      <c r="E12" s="130"/>
+      <c r="F12" s="130"/>
+      <c r="G12" s="130"/>
+      <c r="H12" s="130"/>
+      <c r="I12" s="130"/>
+      <c r="J12" s="130"/>
+      <c r="K12" s="130"/>
+      <c r="L12" s="130"/>
+      <c r="M12" s="130"/>
+      <c r="N12" s="131"/>
+      <c r="O12" s="131"/>
+      <c r="P12" s="131"/>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A13" s="167"/>
-[...14 lines deleted...]
-      <c r="P13" s="168"/>
+      <c r="A13" s="130"/>
+      <c r="B13" s="130"/>
+      <c r="C13" s="130"/>
+      <c r="D13" s="130"/>
+      <c r="E13" s="130"/>
+      <c r="F13" s="130"/>
+      <c r="G13" s="130"/>
+      <c r="H13" s="130"/>
+      <c r="I13" s="130"/>
+      <c r="J13" s="130"/>
+      <c r="K13" s="130"/>
+      <c r="L13" s="130"/>
+      <c r="M13" s="130"/>
+      <c r="N13" s="131"/>
+      <c r="O13" s="131"/>
+      <c r="P13" s="131"/>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A14" s="167"/>
-[...14 lines deleted...]
-      <c r="P14" s="168"/>
+      <c r="A14" s="130"/>
+      <c r="B14" s="130"/>
+      <c r="C14" s="130"/>
+      <c r="D14" s="130"/>
+      <c r="E14" s="130"/>
+      <c r="F14" s="130"/>
+      <c r="G14" s="130"/>
+      <c r="H14" s="130"/>
+      <c r="I14" s="130"/>
+      <c r="J14" s="130"/>
+      <c r="K14" s="130"/>
+      <c r="L14" s="130"/>
+      <c r="M14" s="130"/>
+      <c r="N14" s="131"/>
+      <c r="O14" s="131"/>
+      <c r="P14" s="131"/>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A15" s="167"/>
-[...14 lines deleted...]
-      <c r="P15" s="168"/>
+      <c r="A15" s="130"/>
+      <c r="B15" s="130"/>
+      <c r="C15" s="130"/>
+      <c r="D15" s="130"/>
+      <c r="E15" s="130"/>
+      <c r="F15" s="130"/>
+      <c r="G15" s="130"/>
+      <c r="H15" s="130"/>
+      <c r="I15" s="130"/>
+      <c r="J15" s="130"/>
+      <c r="K15" s="130"/>
+      <c r="L15" s="130"/>
+      <c r="M15" s="130"/>
+      <c r="N15" s="131"/>
+      <c r="O15" s="131"/>
+      <c r="P15" s="131"/>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A16" s="167"/>
-[...14 lines deleted...]
-      <c r="P16" s="168"/>
+      <c r="A16" s="130"/>
+      <c r="B16" s="130"/>
+      <c r="C16" s="130"/>
+      <c r="D16" s="130"/>
+      <c r="E16" s="130"/>
+      <c r="F16" s="130"/>
+      <c r="G16" s="130"/>
+      <c r="H16" s="130"/>
+      <c r="I16" s="130"/>
+      <c r="J16" s="130"/>
+      <c r="K16" s="130"/>
+      <c r="L16" s="130"/>
+      <c r="M16" s="130"/>
+      <c r="N16" s="131"/>
+      <c r="O16" s="131"/>
+      <c r="P16" s="131"/>
     </row>
     <row r="17" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A17" s="167"/>
-[...14 lines deleted...]
-      <c r="P17" s="168"/>
+      <c r="A17" s="130"/>
+      <c r="B17" s="130"/>
+      <c r="C17" s="130"/>
+      <c r="D17" s="130"/>
+      <c r="E17" s="130"/>
+      <c r="F17" s="130"/>
+      <c r="G17" s="130"/>
+      <c r="H17" s="130"/>
+      <c r="I17" s="130"/>
+      <c r="J17" s="130"/>
+      <c r="K17" s="130"/>
+      <c r="L17" s="130"/>
+      <c r="M17" s="130"/>
+      <c r="N17" s="131"/>
+      <c r="O17" s="131"/>
+      <c r="P17" s="131"/>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A18" s="167"/>
-[...14 lines deleted...]
-      <c r="P18" s="168"/>
+      <c r="A18" s="130"/>
+      <c r="B18" s="130"/>
+      <c r="C18" s="130"/>
+      <c r="D18" s="130"/>
+      <c r="E18" s="130"/>
+      <c r="F18" s="130"/>
+      <c r="G18" s="130"/>
+      <c r="H18" s="130"/>
+      <c r="I18" s="130"/>
+      <c r="J18" s="130"/>
+      <c r="K18" s="130"/>
+      <c r="L18" s="130"/>
+      <c r="M18" s="130"/>
+      <c r="N18" s="131"/>
+      <c r="O18" s="131"/>
+      <c r="P18" s="131"/>
     </row>
     <row r="19" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A19" s="167"/>
-[...14 lines deleted...]
-      <c r="P19" s="168"/>
+      <c r="A19" s="130"/>
+      <c r="B19" s="130"/>
+      <c r="C19" s="130"/>
+      <c r="D19" s="130"/>
+      <c r="E19" s="130"/>
+      <c r="F19" s="130"/>
+      <c r="G19" s="130"/>
+      <c r="H19" s="130"/>
+      <c r="I19" s="130"/>
+      <c r="J19" s="130"/>
+      <c r="K19" s="130"/>
+      <c r="L19" s="130"/>
+      <c r="M19" s="130"/>
+      <c r="N19" s="131"/>
+      <c r="O19" s="131"/>
+      <c r="P19" s="131"/>
     </row>
     <row r="20" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A20" s="167"/>
-[...14 lines deleted...]
-      <c r="P20" s="168"/>
+      <c r="A20" s="130"/>
+      <c r="B20" s="130"/>
+      <c r="C20" s="130"/>
+      <c r="D20" s="130"/>
+      <c r="E20" s="130"/>
+      <c r="F20" s="130"/>
+      <c r="G20" s="130"/>
+      <c r="H20" s="130"/>
+      <c r="I20" s="130"/>
+      <c r="J20" s="130"/>
+      <c r="K20" s="130"/>
+      <c r="L20" s="130"/>
+      <c r="M20" s="130"/>
+      <c r="N20" s="131"/>
+      <c r="O20" s="131"/>
+      <c r="P20" s="131"/>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A21" s="167"/>
-[...14 lines deleted...]
-      <c r="P21" s="168"/>
+      <c r="A21" s="130"/>
+      <c r="B21" s="130"/>
+      <c r="C21" s="130"/>
+      <c r="D21" s="130"/>
+      <c r="E21" s="130"/>
+      <c r="F21" s="130"/>
+      <c r="G21" s="130"/>
+      <c r="H21" s="130"/>
+      <c r="I21" s="130"/>
+      <c r="J21" s="130"/>
+      <c r="K21" s="130"/>
+      <c r="L21" s="130"/>
+      <c r="M21" s="130"/>
+      <c r="N21" s="131"/>
+      <c r="O21" s="131"/>
+      <c r="P21" s="131"/>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A22" s="167"/>
-[...14 lines deleted...]
-      <c r="P22" s="168"/>
+      <c r="A22" s="130"/>
+      <c r="B22" s="130"/>
+      <c r="C22" s="130"/>
+      <c r="D22" s="130"/>
+      <c r="E22" s="130"/>
+      <c r="F22" s="130"/>
+      <c r="G22" s="130"/>
+      <c r="H22" s="130"/>
+      <c r="I22" s="130"/>
+      <c r="J22" s="130"/>
+      <c r="K22" s="130"/>
+      <c r="L22" s="130"/>
+      <c r="M22" s="130"/>
+      <c r="N22" s="131"/>
+      <c r="O22" s="131"/>
+      <c r="P22" s="131"/>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A23" s="167"/>
-[...14 lines deleted...]
-      <c r="P23" s="168"/>
+      <c r="A23" s="130"/>
+      <c r="B23" s="130"/>
+      <c r="C23" s="130"/>
+      <c r="D23" s="130"/>
+      <c r="E23" s="130"/>
+      <c r="F23" s="130"/>
+      <c r="G23" s="130"/>
+      <c r="H23" s="130"/>
+      <c r="I23" s="130"/>
+      <c r="J23" s="130"/>
+      <c r="K23" s="130"/>
+      <c r="L23" s="130"/>
+      <c r="M23" s="130"/>
+      <c r="N23" s="131"/>
+      <c r="O23" s="131"/>
+      <c r="P23" s="131"/>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A24" s="167"/>
-[...14 lines deleted...]
-      <c r="P24" s="168"/>
+      <c r="A24" s="130"/>
+      <c r="B24" s="130"/>
+      <c r="C24" s="130"/>
+      <c r="D24" s="130"/>
+      <c r="E24" s="130"/>
+      <c r="F24" s="130"/>
+      <c r="G24" s="130"/>
+      <c r="H24" s="130"/>
+      <c r="I24" s="130"/>
+      <c r="J24" s="130"/>
+      <c r="K24" s="130"/>
+      <c r="L24" s="130"/>
+      <c r="M24" s="130"/>
+      <c r="N24" s="131"/>
+      <c r="O24" s="131"/>
+      <c r="P24" s="131"/>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A25" s="167"/>
-[...14 lines deleted...]
-      <c r="P25" s="168"/>
+      <c r="A25" s="130"/>
+      <c r="B25" s="130"/>
+      <c r="C25" s="130"/>
+      <c r="D25" s="130"/>
+      <c r="E25" s="130"/>
+      <c r="F25" s="130"/>
+      <c r="G25" s="130"/>
+      <c r="H25" s="130"/>
+      <c r="I25" s="130"/>
+      <c r="J25" s="130"/>
+      <c r="K25" s="130"/>
+      <c r="L25" s="130"/>
+      <c r="M25" s="130"/>
+      <c r="N25" s="131"/>
+      <c r="O25" s="131"/>
+      <c r="P25" s="131"/>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A26" s="167"/>
-[...14 lines deleted...]
-      <c r="P26" s="168"/>
+      <c r="A26" s="130"/>
+      <c r="B26" s="130"/>
+      <c r="C26" s="130"/>
+      <c r="D26" s="130"/>
+      <c r="E26" s="130"/>
+      <c r="F26" s="130"/>
+      <c r="G26" s="130"/>
+      <c r="H26" s="130"/>
+      <c r="I26" s="130"/>
+      <c r="J26" s="130"/>
+      <c r="K26" s="130"/>
+      <c r="L26" s="130"/>
+      <c r="M26" s="130"/>
+      <c r="N26" s="131"/>
+      <c r="O26" s="131"/>
+      <c r="P26" s="131"/>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A27" s="167"/>
-[...14 lines deleted...]
-      <c r="P27" s="168"/>
+      <c r="A27" s="130"/>
+      <c r="B27" s="130"/>
+      <c r="C27" s="130"/>
+      <c r="D27" s="130"/>
+      <c r="E27" s="130"/>
+      <c r="F27" s="130"/>
+      <c r="G27" s="130"/>
+      <c r="H27" s="130"/>
+      <c r="I27" s="130"/>
+      <c r="J27" s="130"/>
+      <c r="K27" s="130"/>
+      <c r="L27" s="130"/>
+      <c r="M27" s="130"/>
+      <c r="N27" s="131"/>
+      <c r="O27" s="131"/>
+      <c r="P27" s="131"/>
     </row>
     <row r="28" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A28" s="167"/>
-[...14 lines deleted...]
-      <c r="P28" s="168"/>
+      <c r="A28" s="130"/>
+      <c r="B28" s="130"/>
+      <c r="C28" s="130"/>
+      <c r="D28" s="130"/>
+      <c r="E28" s="130"/>
+      <c r="F28" s="130"/>
+      <c r="G28" s="130"/>
+      <c r="H28" s="130"/>
+      <c r="I28" s="130"/>
+      <c r="J28" s="130"/>
+      <c r="K28" s="130"/>
+      <c r="L28" s="130"/>
+      <c r="M28" s="130"/>
+      <c r="N28" s="131"/>
+      <c r="O28" s="131"/>
+      <c r="P28" s="131"/>
     </row>
     <row r="29" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A29" s="167"/>
-[...14 lines deleted...]
-      <c r="P29" s="168"/>
+      <c r="A29" s="130"/>
+      <c r="B29" s="130"/>
+      <c r="C29" s="130"/>
+      <c r="D29" s="130"/>
+      <c r="E29" s="130"/>
+      <c r="F29" s="130"/>
+      <c r="G29" s="130"/>
+      <c r="H29" s="130"/>
+      <c r="I29" s="130"/>
+      <c r="J29" s="130"/>
+      <c r="K29" s="130"/>
+      <c r="L29" s="130"/>
+      <c r="M29" s="130"/>
+      <c r="N29" s="131"/>
+      <c r="O29" s="131"/>
+      <c r="P29" s="131"/>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A30" s="167"/>
-[...14 lines deleted...]
-      <c r="P30" s="168"/>
+      <c r="A30" s="130"/>
+      <c r="B30" s="130"/>
+      <c r="C30" s="130"/>
+      <c r="D30" s="130"/>
+      <c r="E30" s="130"/>
+      <c r="F30" s="130"/>
+      <c r="G30" s="130"/>
+      <c r="H30" s="130"/>
+      <c r="I30" s="130"/>
+      <c r="J30" s="130"/>
+      <c r="K30" s="130"/>
+      <c r="L30" s="130"/>
+      <c r="M30" s="130"/>
+      <c r="N30" s="131"/>
+      <c r="O30" s="131"/>
+      <c r="P30" s="131"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A31" s="167"/>
-[...14 lines deleted...]
-      <c r="P31" s="168"/>
+      <c r="A31" s="130"/>
+      <c r="B31" s="130"/>
+      <c r="C31" s="130"/>
+      <c r="D31" s="130"/>
+      <c r="E31" s="130"/>
+      <c r="F31" s="130"/>
+      <c r="G31" s="130"/>
+      <c r="H31" s="130"/>
+      <c r="I31" s="130"/>
+      <c r="J31" s="130"/>
+      <c r="K31" s="130"/>
+      <c r="L31" s="130"/>
+      <c r="M31" s="130"/>
+      <c r="N31" s="131"/>
+      <c r="O31" s="131"/>
+      <c r="P31" s="131"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A32" s="167"/>
-[...14 lines deleted...]
-      <c r="P32" s="168"/>
+      <c r="A32" s="130"/>
+      <c r="B32" s="130"/>
+      <c r="C32" s="130"/>
+      <c r="D32" s="130"/>
+      <c r="E32" s="130"/>
+      <c r="F32" s="130"/>
+      <c r="G32" s="130"/>
+      <c r="H32" s="130"/>
+      <c r="I32" s="130"/>
+      <c r="J32" s="130"/>
+      <c r="K32" s="130"/>
+      <c r="L32" s="130"/>
+      <c r="M32" s="130"/>
+      <c r="N32" s="131"/>
+      <c r="O32" s="131"/>
+      <c r="P32" s="131"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A33" s="168"/>
-[...14 lines deleted...]
-      <c r="P33" s="168"/>
+      <c r="A33" s="131"/>
+      <c r="B33" s="131"/>
+      <c r="C33" s="131"/>
+      <c r="D33" s="131"/>
+      <c r="E33" s="131"/>
+      <c r="F33" s="131"/>
+      <c r="G33" s="131"/>
+      <c r="H33" s="131"/>
+      <c r="I33" s="131"/>
+      <c r="J33" s="131"/>
+      <c r="K33" s="131"/>
+      <c r="L33" s="131"/>
+      <c r="M33" s="131"/>
+      <c r="N33" s="131"/>
+      <c r="O33" s="131"/>
+      <c r="P33" s="131"/>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A34" s="168"/>
-[...14 lines deleted...]
-      <c r="P34" s="168"/>
+      <c r="A34" s="131"/>
+      <c r="B34" s="131"/>
+      <c r="C34" s="131"/>
+      <c r="D34" s="131"/>
+      <c r="E34" s="131"/>
+      <c r="F34" s="131"/>
+      <c r="G34" s="131"/>
+      <c r="H34" s="131"/>
+      <c r="I34" s="131"/>
+      <c r="J34" s="131"/>
+      <c r="K34" s="131"/>
+      <c r="L34" s="131"/>
+      <c r="M34" s="131"/>
+      <c r="N34" s="131"/>
+      <c r="O34" s="131"/>
+      <c r="P34" s="131"/>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A35" s="168"/>
-[...14 lines deleted...]
-      <c r="P35" s="168"/>
+      <c r="A35" s="131"/>
+      <c r="B35" s="131"/>
+      <c r="C35" s="131"/>
+      <c r="D35" s="131"/>
+      <c r="E35" s="131"/>
+      <c r="F35" s="131"/>
+      <c r="G35" s="131"/>
+      <c r="H35" s="131"/>
+      <c r="I35" s="131"/>
+      <c r="J35" s="131"/>
+      <c r="K35" s="131"/>
+      <c r="L35" s="131"/>
+      <c r="M35" s="131"/>
+      <c r="N35" s="131"/>
+      <c r="O35" s="131"/>
+      <c r="P35" s="131"/>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A36" s="168"/>
-[...14 lines deleted...]
-      <c r="P36" s="168"/>
+      <c r="A36" s="131"/>
+      <c r="B36" s="131"/>
+      <c r="C36" s="131"/>
+      <c r="D36" s="131"/>
+      <c r="E36" s="131"/>
+      <c r="F36" s="131"/>
+      <c r="G36" s="131"/>
+      <c r="H36" s="131"/>
+      <c r="I36" s="131"/>
+      <c r="J36" s="131"/>
+      <c r="K36" s="131"/>
+      <c r="L36" s="131"/>
+      <c r="M36" s="131"/>
+      <c r="N36" s="131"/>
+      <c r="O36" s="131"/>
+      <c r="P36" s="131"/>
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A37" s="168"/>
-[...14 lines deleted...]
-      <c r="P37" s="168"/>
+      <c r="A37" s="131"/>
+      <c r="B37" s="131"/>
+      <c r="C37" s="131"/>
+      <c r="D37" s="131"/>
+      <c r="E37" s="131"/>
+      <c r="F37" s="131"/>
+      <c r="G37" s="131"/>
+      <c r="H37" s="131"/>
+      <c r="I37" s="131"/>
+      <c r="J37" s="131"/>
+      <c r="K37" s="131"/>
+      <c r="L37" s="131"/>
+      <c r="M37" s="131"/>
+      <c r="N37" s="131"/>
+      <c r="O37" s="131"/>
+      <c r="P37" s="131"/>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A38" s="168"/>
-[...14 lines deleted...]
-      <c r="P38" s="168"/>
+      <c r="A38" s="131"/>
+      <c r="B38" s="131"/>
+      <c r="C38" s="131"/>
+      <c r="D38" s="131"/>
+      <c r="E38" s="131"/>
+      <c r="F38" s="131"/>
+      <c r="G38" s="131"/>
+      <c r="H38" s="131"/>
+      <c r="I38" s="131"/>
+      <c r="J38" s="131"/>
+      <c r="K38" s="131"/>
+      <c r="L38" s="131"/>
+      <c r="M38" s="131"/>
+      <c r="N38" s="131"/>
+      <c r="O38" s="131"/>
+      <c r="P38" s="131"/>
     </row>
     <row r="39" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A39" s="168"/>
-[...14 lines deleted...]
-      <c r="P39" s="168"/>
+      <c r="A39" s="131"/>
+      <c r="B39" s="131"/>
+      <c r="C39" s="131"/>
+      <c r="D39" s="131"/>
+      <c r="E39" s="131"/>
+      <c r="F39" s="131"/>
+      <c r="G39" s="131"/>
+      <c r="H39" s="131"/>
+      <c r="I39" s="131"/>
+      <c r="J39" s="131"/>
+      <c r="K39" s="131"/>
+      <c r="L39" s="131"/>
+      <c r="M39" s="131"/>
+      <c r="N39" s="131"/>
+      <c r="O39" s="131"/>
+      <c r="P39" s="131"/>
     </row>
     <row r="40" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A40" s="168"/>
-[...14 lines deleted...]
-      <c r="P40" s="168"/>
+      <c r="A40" s="131"/>
+      <c r="B40" s="131"/>
+      <c r="C40" s="131"/>
+      <c r="D40" s="131"/>
+      <c r="E40" s="131"/>
+      <c r="F40" s="131"/>
+      <c r="G40" s="131"/>
+      <c r="H40" s="131"/>
+      <c r="I40" s="131"/>
+      <c r="J40" s="131"/>
+      <c r="K40" s="131"/>
+      <c r="L40" s="131"/>
+      <c r="M40" s="131"/>
+      <c r="N40" s="131"/>
+      <c r="O40" s="131"/>
+      <c r="P40" s="131"/>
     </row>
     <row r="41" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A41" s="168"/>
-[...14 lines deleted...]
-      <c r="P41" s="168"/>
+      <c r="A41" s="131"/>
+      <c r="B41" s="131"/>
+      <c r="C41" s="131"/>
+      <c r="D41" s="131"/>
+      <c r="E41" s="131"/>
+      <c r="F41" s="131"/>
+      <c r="G41" s="131"/>
+      <c r="H41" s="131"/>
+      <c r="I41" s="131"/>
+      <c r="J41" s="131"/>
+      <c r="K41" s="131"/>
+      <c r="L41" s="131"/>
+      <c r="M41" s="131"/>
+      <c r="N41" s="131"/>
+      <c r="O41" s="131"/>
+      <c r="P41" s="131"/>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A42" s="168"/>
-[...14 lines deleted...]
-      <c r="P42" s="168"/>
+      <c r="A42" s="131"/>
+      <c r="B42" s="131"/>
+      <c r="C42" s="131"/>
+      <c r="D42" s="131"/>
+      <c r="E42" s="131"/>
+      <c r="F42" s="131"/>
+      <c r="G42" s="131"/>
+      <c r="H42" s="131"/>
+      <c r="I42" s="131"/>
+      <c r="J42" s="131"/>
+      <c r="K42" s="131"/>
+      <c r="L42" s="131"/>
+      <c r="M42" s="131"/>
+      <c r="N42" s="131"/>
+      <c r="O42" s="131"/>
+      <c r="P42" s="131"/>
     </row>
     <row r="43" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A43" s="168"/>
-[...14 lines deleted...]
-      <c r="P43" s="168"/>
+      <c r="A43" s="131"/>
+      <c r="B43" s="131"/>
+      <c r="C43" s="131"/>
+      <c r="D43" s="131"/>
+      <c r="E43" s="131"/>
+      <c r="F43" s="131"/>
+      <c r="G43" s="131"/>
+      <c r="H43" s="131"/>
+      <c r="I43" s="131"/>
+      <c r="J43" s="131"/>
+      <c r="K43" s="131"/>
+      <c r="L43" s="131"/>
+      <c r="M43" s="131"/>
+      <c r="N43" s="131"/>
+      <c r="O43" s="131"/>
+      <c r="P43" s="131"/>
     </row>
     <row r="44" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A44" s="168"/>
-[...14 lines deleted...]
-      <c r="P44" s="168"/>
+      <c r="A44" s="131"/>
+      <c r="B44" s="131"/>
+      <c r="C44" s="131"/>
+      <c r="D44" s="131"/>
+      <c r="E44" s="131"/>
+      <c r="F44" s="131"/>
+      <c r="G44" s="131"/>
+      <c r="H44" s="131"/>
+      <c r="I44" s="131"/>
+      <c r="J44" s="131"/>
+      <c r="K44" s="131"/>
+      <c r="L44" s="131"/>
+      <c r="M44" s="131"/>
+      <c r="N44" s="131"/>
+      <c r="O44" s="131"/>
+      <c r="P44" s="131"/>
     </row>
     <row r="45" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A45" s="168"/>
-[...14 lines deleted...]
-      <c r="P45" s="168"/>
+      <c r="A45" s="131"/>
+      <c r="B45" s="131"/>
+      <c r="C45" s="131"/>
+      <c r="D45" s="131"/>
+      <c r="E45" s="131"/>
+      <c r="F45" s="131"/>
+      <c r="G45" s="131"/>
+      <c r="H45" s="131"/>
+      <c r="I45" s="131"/>
+      <c r="J45" s="131"/>
+      <c r="K45" s="131"/>
+      <c r="L45" s="131"/>
+      <c r="M45" s="131"/>
+      <c r="N45" s="131"/>
+      <c r="O45" s="131"/>
+      <c r="P45" s="131"/>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A46" s="168"/>
-[...14 lines deleted...]
-      <c r="P46" s="168"/>
+      <c r="A46" s="131"/>
+      <c r="B46" s="131"/>
+      <c r="C46" s="131"/>
+      <c r="D46" s="131"/>
+      <c r="E46" s="131"/>
+      <c r="F46" s="131"/>
+      <c r="G46" s="131"/>
+      <c r="H46" s="131"/>
+      <c r="I46" s="131"/>
+      <c r="J46" s="131"/>
+      <c r="K46" s="131"/>
+      <c r="L46" s="131"/>
+      <c r="M46" s="131"/>
+      <c r="N46" s="131"/>
+      <c r="O46" s="131"/>
+      <c r="P46" s="131"/>
     </row>
     <row r="47" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="168"/>
-[...14 lines deleted...]
-      <c r="P47" s="168"/>
+      <c r="A47" s="131"/>
+      <c r="B47" s="131"/>
+      <c r="C47" s="131"/>
+      <c r="D47" s="131"/>
+      <c r="E47" s="131"/>
+      <c r="F47" s="131"/>
+      <c r="G47" s="131"/>
+      <c r="H47" s="131"/>
+      <c r="I47" s="131"/>
+      <c r="J47" s="131"/>
+      <c r="K47" s="131"/>
+      <c r="L47" s="131"/>
+      <c r="M47" s="131"/>
+      <c r="N47" s="131"/>
+      <c r="O47" s="131"/>
+      <c r="P47" s="131"/>
     </row>
     <row r="48" spans="1:16" ht="42.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="168"/>
-[...14 lines deleted...]
-      <c r="P48" s="168"/>
+      <c r="A48" s="131"/>
+      <c r="B48" s="131"/>
+      <c r="C48" s="131"/>
+      <c r="D48" s="131"/>
+      <c r="E48" s="131"/>
+      <c r="F48" s="131"/>
+      <c r="G48" s="131"/>
+      <c r="H48" s="131"/>
+      <c r="I48" s="131"/>
+      <c r="J48" s="131"/>
+      <c r="K48" s="131"/>
+      <c r="L48" s="131"/>
+      <c r="M48" s="131"/>
+      <c r="N48" s="131"/>
+      <c r="O48" s="131"/>
+      <c r="P48" s="131"/>
     </row>
     <row r="49" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="168"/>
-[...14 lines deleted...]
-      <c r="P49" s="168"/>
+      <c r="A49" s="131"/>
+      <c r="B49" s="131"/>
+      <c r="C49" s="131"/>
+      <c r="D49" s="131"/>
+      <c r="E49" s="131"/>
+      <c r="F49" s="131"/>
+      <c r="G49" s="131"/>
+      <c r="H49" s="131"/>
+      <c r="I49" s="131"/>
+      <c r="J49" s="131"/>
+      <c r="K49" s="131"/>
+      <c r="L49" s="131"/>
+      <c r="M49" s="131"/>
+      <c r="N49" s="131"/>
+      <c r="O49" s="131"/>
+      <c r="P49" s="131"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A9:P49"/>
     <mergeCell ref="A7:P7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="80" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE0F1814-2699-4FB7-A224-56D70C784E6C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AE69"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" topLeftCell="A13" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="N44" activeCellId="3" sqref="H44 J44 L44 N44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
@@ -25096,257 +25096,257 @@
     <col min="18" max="18" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="0.81640625" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="0.81640625" style="1" customWidth="1"/>
     <col min="22" max="22" width="2.7265625" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="2.7265625" style="1" customWidth="1"/>
     <col min="25" max="25" width="0.54296875" style="1" customWidth="1"/>
     <col min="26" max="26" width="0.453125" style="1" customWidth="1"/>
     <col min="27" max="27" width="2.7265625" style="1" customWidth="1"/>
     <col min="28" max="28" width="9.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="2.7265625" style="1" customWidth="1"/>
     <col min="30" max="30" width="1" style="1" customWidth="1"/>
     <col min="31" max="31" width="8.7265625" style="1" customWidth="1"/>
     <col min="32" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="21" x14ac:dyDescent="0.5">
       <c r="A1" s="60" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="61"/>
       <c r="C1" s="61"/>
       <c r="D1" s="61"/>
       <c r="E1" s="61"/>
-      <c r="T1" s="181"/>
-[...2 lines deleted...]
-      <c r="AA1" s="134" t="s">
+      <c r="T1" s="134"/>
+      <c r="U1" s="135"/>
+      <c r="V1" s="135"/>
+      <c r="AA1" s="142" t="s">
         <v>2</v>
       </c>
-      <c r="AB1" s="184"/>
-[...2 lines deleted...]
-      <c r="AE1" s="136"/>
+      <c r="AB1" s="143"/>
+      <c r="AC1" s="143"/>
+      <c r="AD1" s="138"/>
+      <c r="AE1" s="138"/>
     </row>
     <row r="2" spans="1:31" ht="16" x14ac:dyDescent="0.4">
-      <c r="A2" s="156" t="s">
+      <c r="A2" s="136" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="174"/>
-[...2 lines deleted...]
-      <c r="E2" s="174"/>
+      <c r="B2" s="137"/>
+      <c r="C2" s="137"/>
+      <c r="D2" s="137"/>
+      <c r="E2" s="137"/>
     </row>
     <row r="3" spans="1:31" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
-      <c r="A3" s="156" t="s">
+      <c r="A3" s="136" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="174"/>
-[...3 lines deleted...]
-      <c r="F3" s="136"/>
+      <c r="B3" s="137"/>
+      <c r="C3" s="137"/>
+      <c r="D3" s="137"/>
+      <c r="E3" s="137"/>
+      <c r="F3" s="138"/>
     </row>
     <row r="4" spans="1:31" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="5" spans="1:31" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
       <c r="A5" s="25"/>
       <c r="B5" s="26"/>
       <c r="C5" s="26"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
       <c r="F5" s="30"/>
       <c r="G5" s="30"/>
       <c r="H5" s="30"/>
       <c r="I5" s="30"/>
       <c r="J5" s="30"/>
       <c r="K5" s="30"/>
       <c r="L5" s="30"/>
       <c r="M5" s="30"/>
       <c r="N5" s="30"/>
       <c r="O5" s="30"/>
       <c r="P5" s="30"/>
       <c r="Q5" s="30"/>
       <c r="R5" s="30"/>
       <c r="S5" s="30"/>
       <c r="T5" s="30"/>
       <c r="U5" s="30"/>
       <c r="V5" s="30"/>
       <c r="W5" s="30"/>
       <c r="X5" s="30"/>
       <c r="Y5" s="30"/>
     </row>
     <row r="6" spans="1:31" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="F6" s="137" t="s">
+      <c r="F6" s="146" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="138"/>
-[...18 lines deleted...]
-      <c r="Z6" s="180" t="s">
+      <c r="G6" s="147"/>
+      <c r="H6" s="147"/>
+      <c r="I6" s="147"/>
+      <c r="J6" s="147"/>
+      <c r="K6" s="147"/>
+      <c r="L6" s="147"/>
+      <c r="M6" s="147"/>
+      <c r="N6" s="147"/>
+      <c r="O6" s="147"/>
+      <c r="P6" s="147"/>
+      <c r="Q6" s="147"/>
+      <c r="R6" s="147"/>
+      <c r="S6" s="147"/>
+      <c r="T6" s="147"/>
+      <c r="U6" s="147"/>
+      <c r="V6" s="147"/>
+      <c r="W6" s="147"/>
+      <c r="X6" s="147"/>
+      <c r="Y6" s="147"/>
+      <c r="Z6" s="151" t="s">
         <v>6</v>
       </c>
-      <c r="AA6" s="138"/>
-[...3 lines deleted...]
-      <c r="AE6" s="140"/>
+      <c r="AA6" s="147"/>
+      <c r="AB6" s="147"/>
+      <c r="AC6" s="147"/>
+      <c r="AD6" s="152"/>
+      <c r="AE6" s="153"/>
     </row>
     <row r="7" spans="1:31" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="F7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="P7" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="V7" s="147" t="s">
+      <c r="V7" s="148" t="s">
         <v>8</v>
       </c>
-      <c r="W7" s="178"/>
-      <c r="X7" s="178"/>
+      <c r="W7" s="149"/>
+      <c r="X7" s="149"/>
       <c r="Y7" s="50"/>
-      <c r="AA7" s="141" t="s">
+      <c r="AA7" s="139" t="s">
         <v>8</v>
       </c>
-      <c r="AB7" s="183"/>
-[...1 lines deleted...]
-      <c r="AE7" s="129" t="s">
+      <c r="AB7" s="140"/>
+      <c r="AC7" s="140"/>
+      <c r="AE7" s="154" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:31" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="F8" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="H8" s="141" t="s">
+      <c r="H8" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="I8" s="176"/>
-[...4 lines deleted...]
-      <c r="N8" s="176"/>
+      <c r="I8" s="158"/>
+      <c r="J8" s="158"/>
+      <c r="K8" s="158"/>
+      <c r="L8" s="158"/>
+      <c r="M8" s="158"/>
+      <c r="N8" s="158"/>
       <c r="P8" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="R8" s="150" t="s">
+      <c r="R8" s="141" t="s">
         <v>11</v>
       </c>
-      <c r="S8" s="179"/>
-      <c r="T8" s="179"/>
+      <c r="S8" s="150"/>
+      <c r="T8" s="150"/>
       <c r="U8" s="48"/>
-      <c r="V8" s="150" t="s">
+      <c r="V8" s="141" t="s">
         <v>12</v>
       </c>
-      <c r="W8" s="150"/>
-      <c r="X8" s="150"/>
+      <c r="W8" s="141"/>
+      <c r="X8" s="141"/>
       <c r="Y8" s="51"/>
       <c r="Z8" s="48"/>
-      <c r="AA8" s="150" t="s">
+      <c r="AA8" s="141" t="s">
         <v>12</v>
       </c>
-      <c r="AB8" s="150"/>
-[...1 lines deleted...]
-      <c r="AE8" s="130"/>
+      <c r="AB8" s="141"/>
+      <c r="AC8" s="141"/>
+      <c r="AE8" s="155"/>
     </row>
     <row r="9" spans="1:31" s="5" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="F9" s="8">
         <v>45291</v>
       </c>
       <c r="H9" s="6">
         <v>45382</v>
       </c>
       <c r="I9" s="7"/>
       <c r="J9" s="7">
         <v>45473</v>
       </c>
       <c r="K9" s="7"/>
       <c r="L9" s="7">
         <v>45565</v>
       </c>
       <c r="M9" s="7"/>
       <c r="N9" s="7">
         <v>45657</v>
       </c>
       <c r="O9" s="7"/>
       <c r="P9" s="8">
         <v>45657</v>
       </c>
       <c r="R9" s="6">
         <v>45747</v>
       </c>
       <c r="S9" s="7"/>
       <c r="T9" s="7">
         <v>45838</v>
       </c>
       <c r="U9" s="7"/>
-      <c r="V9" s="142" t="s">
+      <c r="V9" s="144" t="s">
         <v>13</v>
       </c>
-      <c r="W9" s="177"/>
-      <c r="X9" s="177"/>
+      <c r="W9" s="145"/>
+      <c r="X9" s="145"/>
       <c r="Y9" s="52"/>
       <c r="Z9" s="7"/>
-      <c r="AA9" s="142" t="s">
+      <c r="AA9" s="144" t="s">
         <v>14</v>
       </c>
-      <c r="AB9" s="177"/>
-      <c r="AC9" s="177"/>
+      <c r="AB9" s="145"/>
+      <c r="AC9" s="145"/>
       <c r="AD9" s="7"/>
       <c r="AE9" s="63">
         <v>46022</v>
       </c>
     </row>
     <row r="10" spans="1:31" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F10" s="9"/>
       <c r="P10" s="9"/>
       <c r="Y10" s="53"/>
     </row>
     <row r="11" spans="1:31" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A11" s="153" t="s">
+      <c r="A11" s="159" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="172"/>
-      <c r="C11" s="172"/>
+      <c r="B11" s="160"/>
+      <c r="C11" s="160"/>
       <c r="F11" s="11">
         <v>9989</v>
       </c>
       <c r="G11" s="10"/>
       <c r="H11" s="10">
         <v>3096</v>
       </c>
       <c r="I11" s="10"/>
       <c r="J11" s="10">
         <v>2251</v>
       </c>
       <c r="K11" s="10"/>
       <c r="L11" s="10">
         <v>2174</v>
       </c>
       <c r="M11" s="10"/>
       <c r="N11" s="10">
         <v>2774</v>
       </c>
       <c r="O11" s="10"/>
       <c r="P11" s="11">
         <f>SUM(H11,J11,L11,N11)</f>
         <v>10295</v>
       </c>
       <c r="Q11" s="10"/>
@@ -25380,55 +25380,55 @@
       <c r="H12" s="12"/>
       <c r="I12" s="12"/>
       <c r="J12" s="12"/>
       <c r="K12" s="12"/>
       <c r="L12" s="12"/>
       <c r="M12" s="12"/>
       <c r="N12" s="12"/>
       <c r="O12" s="12"/>
       <c r="P12" s="13"/>
       <c r="Q12" s="12"/>
       <c r="R12" s="12"/>
       <c r="S12" s="12"/>
       <c r="T12" s="12"/>
       <c r="U12" s="12"/>
       <c r="V12" s="12"/>
       <c r="W12" s="12"/>
       <c r="X12" s="12"/>
       <c r="Y12" s="55"/>
       <c r="Z12" s="12"/>
       <c r="AA12" s="12"/>
       <c r="AB12" s="12"/>
       <c r="AC12" s="12"/>
       <c r="AE12" s="12"/>
     </row>
     <row r="13" spans="1:31" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A13" s="153" t="s">
+      <c r="A13" s="159" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="172"/>
-      <c r="C13" s="172"/>
+      <c r="B13" s="160"/>
+      <c r="C13" s="160"/>
       <c r="F13" s="13">
         <v>13018</v>
       </c>
       <c r="G13" s="12"/>
       <c r="H13" s="12">
         <v>3357</v>
       </c>
       <c r="I13" s="12"/>
       <c r="J13" s="12">
         <v>3275</v>
       </c>
       <c r="K13" s="12"/>
       <c r="L13" s="12">
         <v>3215</v>
       </c>
       <c r="M13" s="12"/>
       <c r="N13" s="12">
         <v>3306</v>
       </c>
       <c r="O13" s="12"/>
       <c r="P13" s="13">
         <f>SUM(H13,J13,L13,N13)</f>
         <v>13153</v>
       </c>
       <c r="Q13" s="12"/>
@@ -25462,55 +25462,55 @@
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
       <c r="N14" s="12"/>
       <c r="O14" s="12"/>
       <c r="P14" s="13"/>
       <c r="Q14" s="12"/>
       <c r="R14" s="12"/>
       <c r="S14" s="12"/>
       <c r="T14" s="12"/>
       <c r="U14" s="12"/>
       <c r="V14" s="12"/>
       <c r="W14" s="12"/>
       <c r="X14" s="12"/>
       <c r="Y14" s="55"/>
       <c r="Z14" s="12"/>
       <c r="AA14" s="12"/>
       <c r="AB14" s="12"/>
       <c r="AC14" s="12"/>
       <c r="AE14" s="12"/>
     </row>
     <row r="15" spans="1:31" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A15" s="153" t="s">
+      <c r="A15" s="159" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="172"/>
-      <c r="C15" s="172"/>
+      <c r="B15" s="160"/>
+      <c r="C15" s="160"/>
       <c r="F15" s="13">
         <v>813</v>
       </c>
       <c r="G15" s="12"/>
       <c r="H15" s="12">
         <v>153</v>
       </c>
       <c r="I15" s="12"/>
       <c r="J15" s="12">
         <v>138</v>
       </c>
       <c r="K15" s="12"/>
       <c r="L15" s="12">
         <v>108</v>
       </c>
       <c r="M15" s="12"/>
       <c r="N15" s="12">
         <v>414</v>
       </c>
       <c r="O15" s="12"/>
       <c r="P15" s="13">
         <f>SUM(H15,J15,L15,N15)</f>
         <v>813</v>
       </c>
       <c r="Q15" s="12"/>
@@ -25544,55 +25544,55 @@
       <c r="H16" s="12"/>
       <c r="I16" s="12"/>
       <c r="J16" s="12"/>
       <c r="K16" s="12"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
       <c r="N16" s="12"/>
       <c r="O16" s="12"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="12"/>
       <c r="R16" s="12"/>
       <c r="S16" s="12"/>
       <c r="T16" s="12"/>
       <c r="U16" s="12"/>
       <c r="V16" s="12"/>
       <c r="W16" s="12"/>
       <c r="X16" s="12"/>
       <c r="Y16" s="55"/>
       <c r="Z16" s="12"/>
       <c r="AA16" s="12"/>
       <c r="AB16" s="12"/>
       <c r="AC16" s="12"/>
       <c r="AE16" s="12"/>
     </row>
     <row r="17" spans="1:31" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A17" s="153" t="s">
+      <c r="A17" s="159" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="172"/>
-      <c r="C17" s="172"/>
+      <c r="B17" s="160"/>
+      <c r="C17" s="160"/>
       <c r="F17" s="13">
         <v>5832</v>
       </c>
       <c r="G17" s="12"/>
       <c r="H17" s="12">
         <v>1079</v>
       </c>
       <c r="I17" s="12"/>
       <c r="J17" s="12">
         <v>1149</v>
       </c>
       <c r="K17" s="12"/>
       <c r="L17" s="12">
         <v>1234</v>
       </c>
       <c r="M17" s="12"/>
       <c r="N17" s="12">
         <v>1490</v>
       </c>
       <c r="O17" s="12"/>
       <c r="P17" s="13">
         <f>SUM(H17,J17,L17,N17)</f>
         <v>4952</v>
       </c>
       <c r="Q17" s="12"/>
@@ -25629,53 +25629,53 @@
       <c r="K18" s="12"/>
       <c r="L18" s="14"/>
       <c r="M18" s="12"/>
       <c r="N18" s="14"/>
       <c r="O18" s="12"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="12"/>
       <c r="R18" s="12"/>
       <c r="S18" s="12"/>
       <c r="T18" s="14"/>
       <c r="U18" s="12"/>
       <c r="V18" s="12"/>
       <c r="W18" s="14"/>
       <c r="X18" s="12"/>
       <c r="Y18" s="55"/>
       <c r="Z18" s="12"/>
       <c r="AA18" s="12"/>
       <c r="AB18" s="14"/>
       <c r="AC18" s="12"/>
       <c r="AE18" s="14"/>
     </row>
     <row r="19" spans="1:31" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A19" s="161" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="171"/>
-[...1 lines deleted...]
-      <c r="D19" s="171"/>
+      <c r="B19" s="162"/>
+      <c r="C19" s="162"/>
+      <c r="D19" s="162"/>
       <c r="F19" s="13">
         <f>SUM(F11:F17)</f>
         <v>29652</v>
       </c>
       <c r="G19" s="12"/>
       <c r="H19" s="16">
         <f>SUM(H11:H17)</f>
         <v>7685</v>
       </c>
       <c r="I19" s="12"/>
       <c r="J19" s="16">
         <f>SUM(J11:J17)</f>
         <v>6813</v>
       </c>
       <c r="K19" s="12"/>
       <c r="L19" s="16">
         <f>SUM(L11:L17)</f>
         <v>6731</v>
       </c>
       <c r="M19" s="12"/>
       <c r="N19" s="16">
         <f>SUM(N11:N17)</f>
         <v>7984</v>
       </c>
       <c r="O19" s="12"/>
@@ -25719,56 +25719,56 @@
       <c r="H20" s="12"/>
       <c r="I20" s="12"/>
       <c r="J20" s="12"/>
       <c r="K20" s="12"/>
       <c r="L20" s="12"/>
       <c r="M20" s="12"/>
       <c r="N20" s="12"/>
       <c r="O20" s="12"/>
       <c r="P20" s="13"/>
       <c r="Q20" s="12"/>
       <c r="R20" s="12"/>
       <c r="S20" s="12"/>
       <c r="T20" s="12"/>
       <c r="U20" s="12"/>
       <c r="V20" s="12"/>
       <c r="W20" s="12"/>
       <c r="X20" s="12"/>
       <c r="Y20" s="55"/>
       <c r="Z20" s="12"/>
       <c r="AA20" s="12"/>
       <c r="AB20" s="12"/>
       <c r="AC20" s="12"/>
       <c r="AE20" s="12"/>
     </row>
     <row r="21" spans="1:31" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A21" s="153" t="s">
+      <c r="A21" s="159" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="172"/>
-[...1 lines deleted...]
-      <c r="D21" s="172"/>
+      <c r="B21" s="160"/>
+      <c r="C21" s="160"/>
+      <c r="D21" s="160"/>
       <c r="F21" s="13">
         <v>-27262</v>
       </c>
       <c r="G21" s="12"/>
       <c r="H21" s="12">
         <v>-6698</v>
       </c>
       <c r="I21" s="12"/>
       <c r="J21" s="12">
         <v>-5946</v>
       </c>
       <c r="K21" s="12"/>
       <c r="L21" s="12">
         <v>-5873</v>
       </c>
       <c r="M21" s="12"/>
       <c r="N21" s="12">
         <v>-7578</v>
       </c>
       <c r="O21" s="12"/>
       <c r="P21" s="13">
         <f>SUM(H21,J21,L21,N21)</f>
         <v>-26095</v>
       </c>
       <c r="Q21" s="12"/>
@@ -25803,56 +25803,56 @@
       <c r="H22" s="12"/>
       <c r="I22" s="12"/>
       <c r="J22" s="12"/>
       <c r="K22" s="12"/>
       <c r="L22" s="12"/>
       <c r="M22" s="12"/>
       <c r="N22" s="12"/>
       <c r="O22" s="12"/>
       <c r="P22" s="13"/>
       <c r="Q22" s="12"/>
       <c r="R22" s="12"/>
       <c r="S22" s="12"/>
       <c r="T22" s="12"/>
       <c r="U22" s="12"/>
       <c r="V22" s="12"/>
       <c r="W22" s="12"/>
       <c r="X22" s="12"/>
       <c r="Y22" s="55"/>
       <c r="Z22" s="12"/>
       <c r="AA22" s="12"/>
       <c r="AB22" s="12"/>
       <c r="AC22" s="12"/>
       <c r="AE22" s="12"/>
     </row>
     <row r="23" spans="1:31" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A23" s="153" t="s">
+      <c r="A23" s="159" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="172"/>
-[...1 lines deleted...]
-      <c r="D23" s="172"/>
+      <c r="B23" s="160"/>
+      <c r="C23" s="160"/>
+      <c r="D23" s="160"/>
       <c r="F23" s="13">
         <v>-2371</v>
       </c>
       <c r="G23" s="12"/>
       <c r="H23" s="12">
         <v>-1118</v>
       </c>
       <c r="I23" s="12"/>
       <c r="J23" s="12">
         <v>0</v>
       </c>
       <c r="K23" s="12"/>
       <c r="L23" s="12">
         <v>0</v>
       </c>
       <c r="M23" s="12"/>
       <c r="N23" s="12">
         <v>0</v>
       </c>
       <c r="O23" s="12"/>
       <c r="P23" s="13">
         <f>SUM(H23,J23,L23,N23)</f>
         <v>-1118</v>
       </c>
       <c r="Q23" s="12"/>
@@ -25886,56 +25886,56 @@
       <c r="H24" s="12"/>
       <c r="I24" s="12"/>
       <c r="J24" s="12"/>
       <c r="K24" s="12"/>
       <c r="L24" s="12"/>
       <c r="M24" s="12"/>
       <c r="N24" s="12"/>
       <c r="O24" s="12"/>
       <c r="P24" s="13"/>
       <c r="Q24" s="12"/>
       <c r="R24" s="12"/>
       <c r="S24" s="12"/>
       <c r="T24" s="12"/>
       <c r="U24" s="12"/>
       <c r="V24" s="12"/>
       <c r="W24" s="12"/>
       <c r="X24" s="12"/>
       <c r="Y24" s="55"/>
       <c r="Z24" s="12"/>
       <c r="AA24" s="12"/>
       <c r="AB24" s="12"/>
       <c r="AC24" s="12"/>
       <c r="AE24" s="12"/>
     </row>
     <row r="25" spans="1:31" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A25" s="153" t="s">
+      <c r="A25" s="159" t="s">
         <v>22</v>
       </c>
-      <c r="B25" s="172"/>
-[...1 lines deleted...]
-      <c r="D25" s="172"/>
+      <c r="B25" s="160"/>
+      <c r="C25" s="160"/>
+      <c r="D25" s="160"/>
       <c r="F25" s="13">
         <v>-83</v>
       </c>
       <c r="G25" s="12"/>
       <c r="H25" s="12">
         <v>0</v>
       </c>
       <c r="I25" s="12"/>
       <c r="J25" s="12">
         <v>-5996</v>
       </c>
       <c r="K25" s="12"/>
       <c r="L25" s="12">
         <v>-104</v>
       </c>
       <c r="M25" s="12"/>
       <c r="N25" s="12">
         <v>-30</v>
       </c>
       <c r="O25" s="12"/>
       <c r="P25" s="13">
         <f>SUM(H25,J25,L25,N25)</f>
         <v>-6130</v>
       </c>
       <c r="Q25" s="12"/>
@@ -25969,56 +25969,56 @@
       <c r="H26" s="12"/>
       <c r="I26" s="12"/>
       <c r="J26" s="12"/>
       <c r="K26" s="12"/>
       <c r="L26" s="12"/>
       <c r="M26" s="12"/>
       <c r="N26" s="12"/>
       <c r="O26" s="12"/>
       <c r="P26" s="13"/>
       <c r="Q26" s="12"/>
       <c r="R26" s="12"/>
       <c r="S26" s="12"/>
       <c r="T26" s="12"/>
       <c r="U26" s="12"/>
       <c r="V26" s="12"/>
       <c r="W26" s="12"/>
       <c r="X26" s="12"/>
       <c r="Y26" s="55"/>
       <c r="Z26" s="12"/>
       <c r="AA26" s="12"/>
       <c r="AB26" s="12"/>
       <c r="AC26" s="12"/>
       <c r="AE26" s="12"/>
     </row>
     <row r="27" spans="1:31" s="2" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="151" t="s">
+      <c r="A27" s="163" t="s">
         <v>23</v>
       </c>
-      <c r="B27" s="173"/>
-[...1 lines deleted...]
-      <c r="D27" s="173"/>
+      <c r="B27" s="164"/>
+      <c r="C27" s="164"/>
+      <c r="D27" s="164"/>
       <c r="F27" s="13">
         <v>31</v>
       </c>
       <c r="G27" s="12"/>
       <c r="H27" s="12">
         <v>-186</v>
       </c>
       <c r="I27" s="12"/>
       <c r="J27" s="12">
         <v>-88</v>
       </c>
       <c r="K27" s="12"/>
       <c r="L27" s="12">
         <v>-321</v>
       </c>
       <c r="M27" s="12"/>
       <c r="N27" s="12">
         <v>-152</v>
       </c>
       <c r="O27" s="12"/>
       <c r="P27" s="13">
         <f>SUM(H27,J27,L27,N27)</f>
         <v>-747</v>
       </c>
       <c r="Q27" s="12"/>
@@ -26052,56 +26052,56 @@
       <c r="H28" s="12"/>
       <c r="I28" s="12"/>
       <c r="J28" s="12"/>
       <c r="K28" s="12"/>
       <c r="L28" s="12"/>
       <c r="M28" s="12"/>
       <c r="N28" s="12"/>
       <c r="O28" s="12"/>
       <c r="P28" s="13"/>
       <c r="Q28" s="12"/>
       <c r="R28" s="12"/>
       <c r="S28" s="12"/>
       <c r="T28" s="12"/>
       <c r="U28" s="12"/>
       <c r="V28" s="12"/>
       <c r="W28" s="12"/>
       <c r="X28" s="12"/>
       <c r="Y28" s="55"/>
       <c r="Z28" s="12"/>
       <c r="AA28" s="12"/>
       <c r="AB28" s="12"/>
       <c r="AC28" s="12"/>
       <c r="AE28" s="12"/>
     </row>
     <row r="29" spans="1:31" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A29" s="153" t="s">
+      <c r="A29" s="159" t="s">
         <v>24</v>
       </c>
-      <c r="B29" s="172"/>
-[...1 lines deleted...]
-      <c r="D29" s="172"/>
+      <c r="B29" s="160"/>
+      <c r="C29" s="160"/>
+      <c r="D29" s="160"/>
       <c r="F29" s="13">
         <v>0</v>
       </c>
       <c r="G29" s="12"/>
       <c r="H29" s="12">
         <v>0</v>
       </c>
       <c r="I29" s="12"/>
       <c r="J29" s="12">
         <v>0</v>
       </c>
       <c r="K29" s="12"/>
       <c r="L29" s="12">
         <v>0</v>
       </c>
       <c r="M29" s="12"/>
       <c r="N29" s="12">
         <v>0</v>
       </c>
       <c r="O29" s="12"/>
       <c r="P29" s="13">
         <f>SUM(H29,J29,L29,N29)</f>
         <v>0</v>
       </c>
       <c r="Q29" s="12"/>
@@ -26135,56 +26135,56 @@
       <c r="H30" s="12"/>
       <c r="I30" s="12"/>
       <c r="J30" s="12"/>
       <c r="K30" s="12"/>
       <c r="L30" s="12"/>
       <c r="M30" s="12"/>
       <c r="N30" s="12"/>
       <c r="O30" s="12"/>
       <c r="P30" s="13"/>
       <c r="Q30" s="12"/>
       <c r="R30" s="12"/>
       <c r="S30" s="12"/>
       <c r="T30" s="12"/>
       <c r="U30" s="12"/>
       <c r="V30" s="12"/>
       <c r="W30" s="12"/>
       <c r="X30" s="12"/>
       <c r="Y30" s="55"/>
       <c r="Z30" s="12"/>
       <c r="AA30" s="12"/>
       <c r="AB30" s="12"/>
       <c r="AC30" s="12"/>
       <c r="AE30" s="12"/>
     </row>
     <row r="31" spans="1:31" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A31" s="153" t="s">
+      <c r="A31" s="159" t="s">
         <v>25</v>
       </c>
-      <c r="B31" s="172"/>
-[...1 lines deleted...]
-      <c r="D31" s="172"/>
+      <c r="B31" s="160"/>
+      <c r="C31" s="160"/>
+      <c r="D31" s="160"/>
       <c r="F31" s="13">
         <v>-418</v>
       </c>
       <c r="G31" s="12"/>
       <c r="H31" s="12">
         <v>-100</v>
       </c>
       <c r="I31" s="12"/>
       <c r="J31" s="12">
         <v>-101</v>
       </c>
       <c r="K31" s="12"/>
       <c r="L31" s="12">
         <v>-96</v>
       </c>
       <c r="M31" s="12"/>
       <c r="N31" s="12">
         <v>-95</v>
       </c>
       <c r="O31" s="12"/>
       <c r="P31" s="13">
         <f>SUM(H31,J31,L31,N31)</f>
         <v>-392</v>
       </c>
       <c r="Q31" s="12"/>
@@ -26221,53 +26221,53 @@
       <c r="K32" s="12"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="12"/>
       <c r="O32" s="12"/>
       <c r="P32" s="13"/>
       <c r="Q32" s="12"/>
       <c r="R32" s="12"/>
       <c r="S32" s="12"/>
       <c r="T32" s="12"/>
       <c r="U32" s="12"/>
       <c r="V32" s="12"/>
       <c r="W32" s="12"/>
       <c r="X32" s="12"/>
       <c r="Y32" s="55"/>
       <c r="Z32" s="12"/>
       <c r="AA32" s="12"/>
       <c r="AB32" s="12"/>
       <c r="AC32" s="12"/>
       <c r="AE32" s="12"/>
     </row>
     <row r="33" spans="1:31" s="2" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A33" s="161" t="s">
         <v>26</v>
       </c>
-      <c r="B33" s="171"/>
-[...1 lines deleted...]
-      <c r="D33" s="171"/>
+      <c r="B33" s="162"/>
+      <c r="C33" s="162"/>
+      <c r="D33" s="162"/>
       <c r="F33" s="18">
         <f>SUM(F19:F31)</f>
         <v>-451</v>
       </c>
       <c r="G33" s="10"/>
       <c r="H33" s="17">
         <f>SUM(H19:H31)</f>
         <v>-417</v>
       </c>
       <c r="I33" s="10"/>
       <c r="J33" s="17">
         <f>SUM(J19:J31)</f>
         <v>-5318</v>
       </c>
       <c r="K33" s="10"/>
       <c r="L33" s="17">
         <f>SUM(L19:L31)</f>
         <v>337</v>
       </c>
       <c r="M33" s="10"/>
       <c r="N33" s="17">
         <f>SUM(N19:N31)</f>
         <v>129</v>
       </c>
       <c r="O33" s="10"/>
@@ -26313,85 +26313,85 @@
       <c r="J34" s="12"/>
       <c r="K34" s="12"/>
       <c r="L34" s="12"/>
       <c r="M34" s="12"/>
       <c r="N34" s="12"/>
       <c r="O34" s="12"/>
       <c r="P34" s="13"/>
       <c r="Q34" s="12"/>
       <c r="R34" s="12"/>
       <c r="S34" s="12"/>
       <c r="T34" s="12"/>
       <c r="U34" s="12"/>
       <c r="V34" s="12"/>
       <c r="W34" s="12"/>
       <c r="X34" s="12"/>
       <c r="Y34" s="55"/>
       <c r="Z34" s="12"/>
       <c r="AA34" s="12"/>
       <c r="AB34" s="12"/>
       <c r="AC34" s="12"/>
     </row>
     <row r="35" spans="1:31" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A35" s="161" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="171"/>
-[...1 lines deleted...]
-      <c r="D35" s="171"/>
+      <c r="B35" s="162"/>
+      <c r="C35" s="162"/>
+      <c r="D35" s="162"/>
       <c r="F35" s="13"/>
       <c r="G35" s="12"/>
       <c r="H35" s="12"/>
       <c r="I35" s="12"/>
       <c r="J35" s="12"/>
       <c r="K35" s="12"/>
       <c r="L35" s="12"/>
       <c r="M35" s="12"/>
       <c r="N35" s="12"/>
       <c r="O35" s="12"/>
       <c r="P35" s="13"/>
       <c r="Q35" s="12"/>
       <c r="R35" s="12"/>
       <c r="S35" s="12"/>
       <c r="T35" s="12"/>
       <c r="U35" s="12"/>
       <c r="V35" s="12"/>
       <c r="W35" s="12"/>
       <c r="X35" s="12"/>
       <c r="Y35" s="55"/>
       <c r="Z35" s="12"/>
       <c r="AA35" s="12"/>
       <c r="AB35" s="12"/>
       <c r="AC35" s="12"/>
     </row>
     <row r="36" spans="1:31" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A36" s="153" t="s">
+      <c r="A36" s="159" t="s">
         <v>28</v>
       </c>
-      <c r="B36" s="172"/>
-[...1 lines deleted...]
-      <c r="D36" s="172"/>
+      <c r="B36" s="160"/>
+      <c r="C36" s="160"/>
+      <c r="D36" s="160"/>
       <c r="F36" s="11">
         <v>-1284</v>
       </c>
       <c r="G36" s="10"/>
       <c r="H36" s="10">
         <v>-563</v>
       </c>
       <c r="I36" s="10"/>
       <c r="J36" s="10">
         <v>-5413</v>
       </c>
       <c r="K36" s="10"/>
       <c r="L36" s="10">
         <v>-4</v>
       </c>
       <c r="M36" s="10"/>
       <c r="N36" s="10">
         <v>-224</v>
       </c>
       <c r="O36" s="10"/>
       <c r="P36" s="11">
         <f>SUM(H36,J36,L36,N36)</f>
         <v>-6204</v>
       </c>
       <c r="Q36" s="10"/>
@@ -26425,56 +26425,56 @@
       <c r="H37" s="12"/>
       <c r="I37" s="12"/>
       <c r="J37" s="12"/>
       <c r="K37" s="12"/>
       <c r="L37" s="12"/>
       <c r="M37" s="12"/>
       <c r="N37" s="12"/>
       <c r="O37" s="12"/>
       <c r="P37" s="13"/>
       <c r="Q37" s="12"/>
       <c r="R37" s="12"/>
       <c r="S37" s="12"/>
       <c r="T37" s="12"/>
       <c r="U37" s="12"/>
       <c r="V37" s="12"/>
       <c r="W37" s="12"/>
       <c r="X37" s="12"/>
       <c r="Y37" s="55"/>
       <c r="Z37" s="12"/>
       <c r="AA37" s="12"/>
       <c r="AB37" s="12"/>
       <c r="AC37" s="12"/>
       <c r="AE37" s="12"/>
     </row>
     <row r="38" spans="1:31" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A38" s="153" t="s">
+      <c r="A38" s="159" t="s">
         <v>29</v>
       </c>
-      <c r="B38" s="172"/>
-[...1 lines deleted...]
-      <c r="D38" s="172"/>
+      <c r="B38" s="160"/>
+      <c r="C38" s="160"/>
+      <c r="D38" s="160"/>
       <c r="F38" s="13">
         <v>676</v>
       </c>
       <c r="G38" s="12"/>
       <c r="H38" s="12">
         <v>9</v>
       </c>
       <c r="I38" s="12"/>
       <c r="J38" s="12">
         <v>0</v>
       </c>
       <c r="K38" s="12"/>
       <c r="L38" s="12">
         <v>5</v>
       </c>
       <c r="M38" s="12"/>
       <c r="N38" s="12">
         <v>0</v>
       </c>
       <c r="O38" s="12"/>
       <c r="P38" s="13">
         <f>SUM(H38,J38,L38,N38)</f>
         <v>14</v>
       </c>
       <c r="Q38" s="12"/>
@@ -26508,56 +26508,56 @@
       <c r="H39" s="12"/>
       <c r="I39" s="12"/>
       <c r="J39" s="12"/>
       <c r="K39" s="12"/>
       <c r="L39" s="12"/>
       <c r="M39" s="12"/>
       <c r="N39" s="12"/>
       <c r="O39" s="12"/>
       <c r="P39" s="13"/>
       <c r="Q39" s="12"/>
       <c r="R39" s="12"/>
       <c r="S39" s="12"/>
       <c r="T39" s="12"/>
       <c r="U39" s="12"/>
       <c r="V39" s="12"/>
       <c r="W39" s="12"/>
       <c r="X39" s="12"/>
       <c r="Y39" s="55"/>
       <c r="Z39" s="12"/>
       <c r="AA39" s="12"/>
       <c r="AB39" s="12"/>
       <c r="AC39" s="12"/>
       <c r="AE39" s="12"/>
     </row>
     <row r="40" spans="1:31" s="2" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A40" s="153" t="s">
+      <c r="A40" s="159" t="s">
         <v>30</v>
       </c>
-      <c r="B40" s="172"/>
-[...1 lines deleted...]
-      <c r="D40" s="172"/>
+      <c r="B40" s="160"/>
+      <c r="C40" s="160"/>
+      <c r="D40" s="160"/>
       <c r="F40" s="18">
         <f>SUM(F36:F38)</f>
         <v>-608</v>
       </c>
       <c r="G40" s="10"/>
       <c r="H40" s="17">
         <f>SUM(H36:H38)</f>
         <v>-554</v>
       </c>
       <c r="I40" s="10"/>
       <c r="J40" s="17">
         <f>SUM(J36:J38)</f>
         <v>-5413</v>
       </c>
       <c r="K40" s="10"/>
       <c r="L40" s="17">
         <f>SUM(L36:L38)</f>
         <v>1</v>
       </c>
       <c r="M40" s="10"/>
       <c r="N40" s="17">
         <f>SUM(N36:N38)</f>
         <v>-224</v>
       </c>
       <c r="O40" s="10"/>
@@ -26601,56 +26601,56 @@
       <c r="H41" s="12"/>
       <c r="I41" s="12"/>
       <c r="J41" s="12"/>
       <c r="K41" s="12"/>
       <c r="L41" s="12"/>
       <c r="M41" s="12"/>
       <c r="N41" s="12"/>
       <c r="O41" s="12"/>
       <c r="P41" s="13"/>
       <c r="Q41" s="12"/>
       <c r="R41" s="12"/>
       <c r="S41" s="12"/>
       <c r="T41" s="12"/>
       <c r="U41" s="12"/>
       <c r="V41" s="12"/>
       <c r="W41" s="12"/>
       <c r="X41" s="12"/>
       <c r="Y41" s="55"/>
       <c r="Z41" s="12"/>
       <c r="AA41" s="12"/>
       <c r="AB41" s="12"/>
       <c r="AC41" s="12"/>
       <c r="AE41" s="12"/>
     </row>
     <row r="42" spans="1:31" s="2" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A42" s="152" t="s">
+      <c r="A42" s="156" t="s">
         <v>31</v>
       </c>
-      <c r="B42" s="175"/>
-[...1 lines deleted...]
-      <c r="D42" s="175"/>
+      <c r="B42" s="157"/>
+      <c r="C42" s="157"/>
+      <c r="D42" s="157"/>
       <c r="E42" s="19"/>
       <c r="F42" s="13"/>
       <c r="G42" s="20"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
       <c r="J42" s="12"/>
       <c r="K42" s="12"/>
       <c r="L42" s="12"/>
       <c r="M42" s="12"/>
       <c r="N42" s="12"/>
       <c r="O42" s="12"/>
       <c r="P42" s="13"/>
       <c r="Q42" s="20"/>
       <c r="R42" s="12"/>
       <c r="S42" s="12"/>
       <c r="T42" s="12"/>
       <c r="U42" s="12"/>
       <c r="V42" s="12"/>
       <c r="W42" s="12"/>
       <c r="X42" s="12"/>
       <c r="Y42" s="55"/>
       <c r="Z42" s="12"/>
       <c r="AA42" s="12"/>
       <c r="AB42" s="12"/>
       <c r="AC42" s="12"/>
@@ -26662,56 +26662,56 @@
       <c r="H43" s="12"/>
       <c r="I43" s="12"/>
       <c r="J43" s="12"/>
       <c r="K43" s="12"/>
       <c r="L43" s="12"/>
       <c r="M43" s="12"/>
       <c r="N43" s="12"/>
       <c r="O43" s="12"/>
       <c r="P43" s="13"/>
       <c r="Q43" s="12"/>
       <c r="R43" s="12"/>
       <c r="S43" s="12"/>
       <c r="T43" s="12"/>
       <c r="U43" s="12"/>
       <c r="V43" s="12"/>
       <c r="W43" s="12"/>
       <c r="X43" s="12"/>
       <c r="Y43" s="55"/>
       <c r="Z43" s="12"/>
       <c r="AA43" s="12"/>
       <c r="AB43" s="12"/>
       <c r="AC43" s="12"/>
       <c r="AE43" s="12"/>
     </row>
     <row r="44" spans="1:31" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A44" s="153" t="s">
+      <c r="A44" s="159" t="s">
         <v>32</v>
       </c>
-      <c r="B44" s="172"/>
-[...1 lines deleted...]
-      <c r="D44" s="172"/>
+      <c r="B44" s="160"/>
+      <c r="C44" s="160"/>
+      <c r="D44" s="160"/>
       <c r="F44" s="24">
         <v>-2.06</v>
       </c>
       <c r="G44" s="23"/>
       <c r="H44" s="23">
         <v>-0.88</v>
       </c>
       <c r="I44" s="23"/>
       <c r="J44" s="23">
         <v>-8.1199999999999992</v>
       </c>
       <c r="K44" s="23"/>
       <c r="L44" s="23">
         <v>-0.01</v>
       </c>
       <c r="M44" s="23"/>
       <c r="N44" s="23">
         <v>-0.33</v>
       </c>
       <c r="O44" s="23"/>
       <c r="P44" s="24">
         <v>-9.36</v>
       </c>
       <c r="Q44" s="23"/>
       <c r="R44" s="23">
@@ -26747,56 +26747,56 @@
       <c r="H45" s="23"/>
       <c r="I45" s="23"/>
       <c r="J45" s="23"/>
       <c r="K45" s="23"/>
       <c r="L45" s="23"/>
       <c r="M45" s="23"/>
       <c r="N45" s="23"/>
       <c r="O45" s="23"/>
       <c r="P45" s="24"/>
       <c r="Q45" s="23"/>
       <c r="R45" s="23"/>
       <c r="S45" s="23"/>
       <c r="T45" s="23"/>
       <c r="U45" s="23"/>
       <c r="V45" s="23"/>
       <c r="W45" s="23"/>
       <c r="X45" s="23"/>
       <c r="Y45" s="56"/>
       <c r="Z45" s="23"/>
       <c r="AA45" s="23"/>
       <c r="AB45" s="23"/>
       <c r="AC45" s="23"/>
       <c r="AE45" s="23"/>
     </row>
     <row r="46" spans="1:31" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A46" s="153" t="s">
+      <c r="A46" s="159" t="s">
         <v>33</v>
       </c>
-      <c r="B46" s="172"/>
-[...1 lines deleted...]
-      <c r="D46" s="172"/>
+      <c r="B46" s="160"/>
+      <c r="C46" s="160"/>
+      <c r="D46" s="160"/>
       <c r="F46" s="24">
         <v>1.04</v>
       </c>
       <c r="G46" s="23"/>
       <c r="H46" s="23">
         <v>0.01</v>
       </c>
       <c r="I46" s="23"/>
       <c r="J46" s="23">
         <v>0</v>
       </c>
       <c r="K46" s="23"/>
       <c r="L46" s="23">
         <v>0.01</v>
       </c>
       <c r="M46" s="23"/>
       <c r="N46" s="23">
         <v>0</v>
       </c>
       <c r="O46" s="23"/>
       <c r="P46" s="24">
         <v>0.02</v>
       </c>
       <c r="Q46" s="23"/>
       <c r="R46" s="23">
@@ -26832,56 +26832,56 @@
       <c r="H47" s="23"/>
       <c r="I47" s="23"/>
       <c r="J47" s="23"/>
       <c r="K47" s="23"/>
       <c r="L47" s="23"/>
       <c r="M47" s="23"/>
       <c r="N47" s="23"/>
       <c r="O47" s="23"/>
       <c r="P47" s="24"/>
       <c r="Q47" s="23"/>
       <c r="R47" s="23"/>
       <c r="S47" s="23"/>
       <c r="T47" s="23"/>
       <c r="U47" s="23"/>
       <c r="V47" s="23"/>
       <c r="W47" s="23"/>
       <c r="X47" s="23"/>
       <c r="Y47" s="56"/>
       <c r="Z47" s="23"/>
       <c r="AA47" s="23"/>
       <c r="AB47" s="23"/>
       <c r="AC47" s="23"/>
       <c r="AE47" s="23"/>
     </row>
     <row r="48" spans="1:31" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A48" s="153" t="s">
+      <c r="A48" s="159" t="s">
         <v>34</v>
       </c>
-      <c r="B48" s="172"/>
-[...1 lines deleted...]
-      <c r="D48" s="172"/>
+      <c r="B48" s="160"/>
+      <c r="C48" s="160"/>
+      <c r="D48" s="160"/>
       <c r="F48" s="24">
         <v>-1.02</v>
       </c>
       <c r="G48" s="23"/>
       <c r="H48" s="23">
         <v>-0.87</v>
       </c>
       <c r="I48" s="23"/>
       <c r="J48" s="23">
         <v>-8.1199999999999992</v>
       </c>
       <c r="K48" s="23"/>
       <c r="L48" s="23">
         <v>0</v>
       </c>
       <c r="M48" s="23"/>
       <c r="N48" s="23">
         <v>-0.33</v>
       </c>
       <c r="O48" s="23"/>
       <c r="P48" s="24">
         <v>-9.34</v>
       </c>
       <c r="Q48" s="23"/>
       <c r="R48" s="23">
@@ -26917,56 +26917,56 @@
       <c r="H49" s="12"/>
       <c r="I49" s="12"/>
       <c r="J49" s="12"/>
       <c r="K49" s="12"/>
       <c r="L49" s="12"/>
       <c r="M49" s="12"/>
       <c r="N49" s="12"/>
       <c r="O49" s="12"/>
       <c r="P49" s="13"/>
       <c r="Q49" s="12"/>
       <c r="R49" s="12"/>
       <c r="S49" s="12"/>
       <c r="T49" s="12"/>
       <c r="U49" s="12"/>
       <c r="V49" s="12"/>
       <c r="W49" s="12"/>
       <c r="X49" s="12"/>
       <c r="Y49" s="55"/>
       <c r="Z49" s="12"/>
       <c r="AA49" s="12"/>
       <c r="AB49" s="12"/>
       <c r="AC49" s="12"/>
       <c r="AE49" s="12"/>
     </row>
     <row r="50" spans="1:31" s="2" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A50" s="152" t="s">
+      <c r="A50" s="156" t="s">
         <v>35</v>
       </c>
-      <c r="B50" s="175"/>
-[...1 lines deleted...]
-      <c r="D50" s="175"/>
+      <c r="B50" s="157"/>
+      <c r="C50" s="157"/>
+      <c r="D50" s="157"/>
       <c r="F50" s="13">
         <v>652</v>
       </c>
       <c r="G50" s="12"/>
       <c r="H50" s="12">
         <v>654</v>
       </c>
       <c r="I50" s="12"/>
       <c r="J50" s="12">
         <v>667</v>
       </c>
       <c r="K50" s="12"/>
       <c r="L50" s="12">
         <v>670</v>
       </c>
       <c r="M50" s="12"/>
       <c r="N50" s="12">
         <v>669</v>
       </c>
       <c r="O50" s="12"/>
       <c r="P50" s="13">
         <v>664</v>
       </c>
       <c r="Q50" s="12"/>
       <c r="R50" s="12">
@@ -27076,89 +27076,89 @@
       <c r="AC66" s="12"/>
     </row>
     <row r="67" spans="23:29" x14ac:dyDescent="0.3">
       <c r="W67" s="12"/>
       <c r="X67" s="12"/>
       <c r="Y67" s="12"/>
       <c r="AB67" s="12"/>
       <c r="AC67" s="12"/>
     </row>
     <row r="68" spans="23:29" x14ac:dyDescent="0.3">
       <c r="W68" s="12"/>
       <c r="X68" s="12"/>
       <c r="Y68" s="12"/>
       <c r="AB68" s="12"/>
       <c r="AC68" s="12"/>
     </row>
     <row r="69" spans="23:29" x14ac:dyDescent="0.3">
       <c r="W69" s="12"/>
       <c r="X69" s="12"/>
       <c r="Y69" s="12"/>
       <c r="AB69" s="12"/>
       <c r="AC69" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="36">
-    <mergeCell ref="T1:V1"/>
-[...11 lines deleted...]
-    <mergeCell ref="AE7:AE8"/>
+    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="A35:D35"/>
+    <mergeCell ref="A17:C17"/>
+    <mergeCell ref="A27:D27"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A11:C11"/>
+    <mergeCell ref="A13:C13"/>
     <mergeCell ref="A50:D50"/>
     <mergeCell ref="H8:N8"/>
     <mergeCell ref="A46:D46"/>
     <mergeCell ref="A48:D48"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A36:D36"/>
     <mergeCell ref="A38:D38"/>
     <mergeCell ref="A40:D40"/>
     <mergeCell ref="A44:D44"/>
     <mergeCell ref="A25:D25"/>
     <mergeCell ref="A23:D23"/>
     <mergeCell ref="A21:D21"/>
     <mergeCell ref="A19:D19"/>
     <mergeCell ref="A42:D42"/>
     <mergeCell ref="A29:D29"/>
     <mergeCell ref="A31:D31"/>
-    <mergeCell ref="A33:D33"/>
-[...5 lines deleted...]
-    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="AA9:AC9"/>
+    <mergeCell ref="F6:Y6"/>
+    <mergeCell ref="V9:X9"/>
+    <mergeCell ref="V7:X7"/>
+    <mergeCell ref="V8:X8"/>
+    <mergeCell ref="R8:T8"/>
+    <mergeCell ref="Z6:AE6"/>
+    <mergeCell ref="AE7:AE8"/>
+    <mergeCell ref="T1:V1"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="AA7:AC7"/>
+    <mergeCell ref="AA8:AC8"/>
+    <mergeCell ref="AA1:AE1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="71" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="72" orientation="landscape" r:id="rId1"/>
   <customProperties>
     <customPr name="SheetOptions" r:id="rId2"/>
   </customProperties>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD0ABE87-C516-4FE1-8621-AA094C3A1764}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AJ84"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" topLeftCell="A24" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="AL41" sqref="AL41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" outlineLevelCol="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.7265625" style="82" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="11.7265625" style="82" customWidth="1"/>
     <col min="5" max="5" width="1.1796875" style="82" customWidth="1"/>
     <col min="6" max="6" width="12.7265625" style="82" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="1.1796875" style="82" customWidth="1"/>
@@ -27197,113 +27197,113 @@
       <c r="A1" s="60" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="61"/>
       <c r="C1" s="61"/>
       <c r="D1" s="61"/>
       <c r="E1" s="61"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
-      <c r="X1" s="134" t="s">
+      <c r="X1" s="142" t="s">
         <v>38</v>
       </c>
-      <c r="Y1" s="185"/>
-[...9 lines deleted...]
-      <c r="AI1" s="136"/>
+      <c r="Y1" s="177"/>
+      <c r="Z1" s="177"/>
+      <c r="AA1" s="143"/>
+      <c r="AB1" s="143"/>
+      <c r="AC1" s="143"/>
+      <c r="AD1" s="143"/>
+      <c r="AE1" s="143"/>
+      <c r="AF1" s="138"/>
+      <c r="AG1" s="138"/>
+      <c r="AH1" s="138"/>
+      <c r="AI1" s="138"/>
     </row>
     <row r="2" spans="1:35" ht="16" x14ac:dyDescent="0.4">
-      <c r="A2" s="156" t="s">
+      <c r="A2" s="136" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="174"/>
-[...3 lines deleted...]
-      <c r="F2" s="136"/>
+      <c r="B2" s="137"/>
+      <c r="C2" s="137"/>
+      <c r="D2" s="137"/>
+      <c r="E2" s="137"/>
+      <c r="F2" s="138"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="1"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
     </row>
     <row r="3" spans="1:35" s="83" customFormat="1" ht="16" x14ac:dyDescent="0.4">
-      <c r="A3" s="156" t="s">
+      <c r="A3" s="136" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="174"/>
-[...3 lines deleted...]
-      <c r="F3" s="136"/>
+      <c r="B3" s="137"/>
+      <c r="C3" s="137"/>
+      <c r="D3" s="137"/>
+      <c r="E3" s="137"/>
+      <c r="F3" s="138"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="Z3" s="2"/>
       <c r="AA3" s="2"/>
       <c r="AB3" s="2"/>
       <c r="AC3" s="2"/>
       <c r="AD3" s="2"/>
       <c r="AE3" s="2"/>
@@ -27370,245 +27370,245 @@
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="2"/>
       <c r="AB5" s="2"/>
       <c r="AC5" s="2"/>
       <c r="AD5" s="2"/>
       <c r="AE5" s="2"/>
       <c r="AF5" s="2"/>
       <c r="AG5" s="2"/>
       <c r="AH5" s="2"/>
       <c r="AI5" s="2"/>
     </row>
     <row r="6" spans="1:35" s="83" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="2"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
-      <c r="F6" s="137" t="s">
+      <c r="F6" s="146" t="s">
         <v>40</v>
       </c>
-      <c r="G6" s="138"/>
-[...17 lines deleted...]
-      <c r="Y6" s="190"/>
+      <c r="G6" s="147"/>
+      <c r="H6" s="147"/>
+      <c r="I6" s="147"/>
+      <c r="J6" s="147"/>
+      <c r="K6" s="147"/>
+      <c r="L6" s="147"/>
+      <c r="M6" s="147"/>
+      <c r="N6" s="147"/>
+      <c r="O6" s="147"/>
+      <c r="P6" s="147"/>
+      <c r="Q6" s="147"/>
+      <c r="R6" s="147"/>
+      <c r="S6" s="147"/>
+      <c r="T6" s="147"/>
+      <c r="U6" s="147"/>
+      <c r="V6" s="147"/>
+      <c r="W6" s="147"/>
+      <c r="X6" s="147"/>
+      <c r="Y6" s="176"/>
       <c r="Z6" s="57"/>
-      <c r="AA6" s="138" t="s">
+      <c r="AA6" s="147" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="138"/>
-      <c r="AC6" s="145"/>
+      <c r="AB6" s="147"/>
+      <c r="AC6" s="175"/>
       <c r="AD6" s="2"/>
       <c r="AE6" s="59" t="s">
         <v>41</v>
       </c>
       <c r="AF6" s="2"/>
       <c r="AG6" s="119" t="s">
         <v>6</v>
       </c>
       <c r="AH6" s="2"/>
       <c r="AI6" s="3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:35" s="83" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
       <c r="L7" s="2"/>
       <c r="M7" s="2"/>
       <c r="N7" s="2"/>
       <c r="O7" s="2"/>
       <c r="P7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
       <c r="U7" s="2"/>
-      <c r="V7" s="141" t="s">
+      <c r="V7" s="139" t="s">
         <v>8</v>
       </c>
-      <c r="W7" s="183"/>
-      <c r="X7" s="183"/>
+      <c r="W7" s="140"/>
+      <c r="X7" s="140"/>
       <c r="Y7" s="50"/>
       <c r="Z7" s="2"/>
-      <c r="AA7" s="147" t="s">
+      <c r="AA7" s="148" t="s">
         <v>8</v>
       </c>
-      <c r="AB7" s="178"/>
-      <c r="AC7" s="178"/>
+      <c r="AB7" s="149"/>
+      <c r="AC7" s="149"/>
       <c r="AD7" s="2"/>
       <c r="AE7" s="59" t="s">
         <v>9</v>
       </c>
       <c r="AF7" s="2"/>
-      <c r="AG7" s="129" t="s">
+      <c r="AG7" s="154" t="s">
         <v>11</v>
       </c>
       <c r="AH7" s="2"/>
       <c r="AI7" s="4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:35" s="83" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2"/>
-      <c r="H8" s="141" t="s">
+      <c r="H8" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="I8" s="176"/>
-[...4 lines deleted...]
-      <c r="N8" s="176"/>
+      <c r="I8" s="158"/>
+      <c r="J8" s="158"/>
+      <c r="K8" s="158"/>
+      <c r="L8" s="158"/>
+      <c r="M8" s="158"/>
+      <c r="N8" s="158"/>
       <c r="O8" s="2"/>
       <c r="P8" s="4" t="s">
         <v>10</v>
       </c>
       <c r="Q8" s="2"/>
-      <c r="R8" s="150" t="s">
+      <c r="R8" s="141" t="s">
         <v>11</v>
       </c>
-      <c r="S8" s="150"/>
-      <c r="T8" s="150"/>
+      <c r="S8" s="141"/>
+      <c r="T8" s="141"/>
       <c r="U8" s="48"/>
-      <c r="V8" s="150" t="s">
+      <c r="V8" s="141" t="s">
         <v>12</v>
       </c>
-      <c r="W8" s="150"/>
-      <c r="X8" s="150"/>
+      <c r="W8" s="141"/>
+      <c r="X8" s="141"/>
       <c r="Y8" s="51"/>
       <c r="Z8" s="48"/>
-      <c r="AA8" s="150" t="s">
+      <c r="AA8" s="141" t="s">
         <v>12</v>
       </c>
-      <c r="AB8" s="150"/>
-      <c r="AC8" s="150"/>
+      <c r="AB8" s="141"/>
+      <c r="AC8" s="141"/>
       <c r="AD8" s="65"/>
       <c r="AE8" s="58" t="s">
         <v>10</v>
       </c>
       <c r="AF8" s="65"/>
-      <c r="AG8" s="130"/>
+      <c r="AG8" s="155"/>
       <c r="AH8" s="2"/>
       <c r="AI8" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:35" s="84" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="8">
         <v>45291</v>
       </c>
       <c r="G9" s="5"/>
       <c r="H9" s="6">
         <v>45382</v>
       </c>
       <c r="I9" s="7"/>
       <c r="J9" s="7">
         <v>45473</v>
       </c>
       <c r="K9" s="7"/>
       <c r="L9" s="7">
         <v>45565</v>
       </c>
       <c r="M9" s="7"/>
       <c r="N9" s="7">
         <v>45657</v>
       </c>
       <c r="O9" s="7"/>
       <c r="P9" s="8">
         <v>45657</v>
       </c>
       <c r="Q9" s="5"/>
       <c r="R9" s="6">
         <v>45747</v>
       </c>
       <c r="S9" s="7"/>
       <c r="T9" s="7">
         <v>45838</v>
       </c>
       <c r="U9" s="7"/>
-      <c r="V9" s="142" t="s">
+      <c r="V9" s="144" t="s">
         <v>13</v>
       </c>
-      <c r="W9" s="177"/>
-      <c r="X9" s="177"/>
+      <c r="W9" s="145"/>
+      <c r="X9" s="145"/>
       <c r="Y9" s="52"/>
       <c r="Z9" s="7"/>
-      <c r="AA9" s="142" t="s">
+      <c r="AA9" s="144" t="s">
         <v>14</v>
       </c>
-      <c r="AB9" s="177"/>
-      <c r="AC9" s="177"/>
+      <c r="AB9" s="145"/>
+      <c r="AC9" s="145"/>
       <c r="AD9" s="66"/>
       <c r="AE9" s="8">
         <v>45930</v>
       </c>
       <c r="AF9" s="64"/>
       <c r="AG9" s="7">
         <v>46022</v>
       </c>
       <c r="AH9" s="64"/>
       <c r="AI9" s="8">
         <v>46022</v>
       </c>
     </row>
     <row r="10" spans="1:35" s="83" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="2"/>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="9"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
@@ -27616,55 +27616,55 @@
       <c r="M10" s="2"/>
       <c r="N10" s="2"/>
       <c r="O10" s="2"/>
       <c r="P10" s="9"/>
       <c r="Q10" s="2"/>
       <c r="R10" s="2"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="53"/>
       <c r="Z10" s="2"/>
       <c r="AA10" s="2"/>
       <c r="AB10" s="2"/>
       <c r="AC10" s="2"/>
       <c r="AD10" s="2"/>
       <c r="AE10" s="2"/>
       <c r="AF10" s="2"/>
       <c r="AG10" s="2"/>
       <c r="AH10" s="2"/>
       <c r="AI10" s="9"/>
     </row>
     <row r="11" spans="1:35" s="83" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A11" s="153" t="s">
+      <c r="A11" s="159" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="172"/>
-      <c r="C11" s="172"/>
+      <c r="B11" s="160"/>
+      <c r="C11" s="160"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="11">
         <v>9989</v>
       </c>
       <c r="G11" s="10"/>
       <c r="H11" s="10">
         <v>3096</v>
       </c>
       <c r="I11" s="10"/>
       <c r="J11" s="10">
         <v>2251</v>
       </c>
       <c r="K11" s="10"/>
       <c r="L11" s="10">
         <v>2174</v>
       </c>
       <c r="M11" s="10"/>
       <c r="N11" s="10">
         <v>2774</v>
       </c>
       <c r="O11" s="10"/>
       <c r="P11" s="11">
         <f>SUM(H11,J11,L11,N11)</f>
         <v>10295</v>
@@ -27722,55 +27722,55 @@
       <c r="M12" s="12"/>
       <c r="N12" s="12"/>
       <c r="O12" s="12"/>
       <c r="P12" s="13"/>
       <c r="Q12" s="12"/>
       <c r="R12" s="12"/>
       <c r="S12" s="12"/>
       <c r="T12" s="12"/>
       <c r="U12" s="12"/>
       <c r="V12" s="12"/>
       <c r="W12" s="12"/>
       <c r="X12" s="12"/>
       <c r="Y12" s="55"/>
       <c r="Z12" s="12"/>
       <c r="AA12" s="12"/>
       <c r="AB12" s="12"/>
       <c r="AC12" s="12"/>
       <c r="AD12" s="12"/>
       <c r="AE12" s="12"/>
       <c r="AF12" s="12"/>
       <c r="AG12" s="12"/>
       <c r="AH12" s="12"/>
       <c r="AI12" s="13"/>
     </row>
     <row r="13" spans="1:35" s="83" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A13" s="153" t="s">
+      <c r="A13" s="159" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="172"/>
-      <c r="C13" s="172"/>
+      <c r="B13" s="160"/>
+      <c r="C13" s="160"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="13">
         <v>13018</v>
       </c>
       <c r="G13" s="12"/>
       <c r="H13" s="12">
         <v>3357</v>
       </c>
       <c r="I13" s="12"/>
       <c r="J13" s="12">
         <v>3275</v>
       </c>
       <c r="K13" s="12"/>
       <c r="L13" s="12">
         <v>3215</v>
       </c>
       <c r="M13" s="12"/>
       <c r="N13" s="12">
         <v>3306</v>
       </c>
       <c r="O13" s="12"/>
       <c r="P13" s="13">
         <f>SUM(H13,J13,L13,N13)</f>
         <v>13153</v>
@@ -27828,55 +27828,55 @@
       <c r="M14" s="12"/>
       <c r="N14" s="12"/>
       <c r="O14" s="12"/>
       <c r="P14" s="13"/>
       <c r="Q14" s="12"/>
       <c r="R14" s="12"/>
       <c r="S14" s="12"/>
       <c r="T14" s="12"/>
       <c r="U14" s="12"/>
       <c r="V14" s="12"/>
       <c r="W14" s="12"/>
       <c r="X14" s="12"/>
       <c r="Y14" s="55"/>
       <c r="Z14" s="12"/>
       <c r="AA14" s="12"/>
       <c r="AB14" s="12"/>
       <c r="AC14" s="12"/>
       <c r="AD14" s="12"/>
       <c r="AE14" s="12"/>
       <c r="AF14" s="12"/>
       <c r="AG14" s="12"/>
       <c r="AH14" s="12"/>
       <c r="AI14" s="13"/>
     </row>
     <row r="15" spans="1:35" s="83" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A15" s="153" t="s">
+      <c r="A15" s="159" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="172"/>
-      <c r="C15" s="172"/>
+      <c r="B15" s="160"/>
+      <c r="C15" s="160"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
       <c r="F15" s="13">
         <v>813</v>
       </c>
       <c r="G15" s="12"/>
       <c r="H15" s="12">
         <v>153</v>
       </c>
       <c r="I15" s="12"/>
       <c r="J15" s="12">
         <v>138</v>
       </c>
       <c r="K15" s="12"/>
       <c r="L15" s="12">
         <v>108</v>
       </c>
       <c r="M15" s="12"/>
       <c r="N15" s="12">
         <v>414</v>
       </c>
       <c r="O15" s="12"/>
       <c r="P15" s="13">
         <f>SUM(H15,J15,L15,N15)</f>
         <v>813</v>
@@ -27934,55 +27934,55 @@
       <c r="M16" s="12"/>
       <c r="N16" s="12"/>
       <c r="O16" s="12"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="12"/>
       <c r="R16" s="12"/>
       <c r="S16" s="12"/>
       <c r="T16" s="12"/>
       <c r="U16" s="12"/>
       <c r="V16" s="12"/>
       <c r="W16" s="12"/>
       <c r="X16" s="12"/>
       <c r="Y16" s="55"/>
       <c r="Z16" s="12"/>
       <c r="AA16" s="12"/>
       <c r="AB16" s="12"/>
       <c r="AC16" s="12"/>
       <c r="AD16" s="12"/>
       <c r="AE16" s="12"/>
       <c r="AF16" s="12"/>
       <c r="AG16" s="12"/>
       <c r="AH16" s="12"/>
       <c r="AI16" s="13"/>
     </row>
     <row r="17" spans="1:35" s="83" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A17" s="153" t="s">
+      <c r="A17" s="159" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="172"/>
-      <c r="C17" s="172"/>
+      <c r="B17" s="160"/>
+      <c r="C17" s="160"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="13">
         <f>5832+F44</f>
         <v>6618</v>
       </c>
       <c r="G17" s="12"/>
       <c r="H17" s="12">
         <f>1079+H44</f>
         <v>1100</v>
       </c>
       <c r="I17" s="12"/>
       <c r="J17" s="12">
         <f>1149+J44</f>
         <v>1374</v>
       </c>
       <c r="K17" s="12"/>
       <c r="L17" s="12">
         <f>1234+L44</f>
         <v>1443</v>
       </c>
       <c r="M17" s="12"/>
       <c r="N17" s="12">
         <f>1490+N44</f>
         <v>2093</v>
@@ -28047,55 +28047,55 @@
       <c r="M18" s="12"/>
       <c r="N18" s="14"/>
       <c r="O18" s="12"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="12"/>
       <c r="R18" s="12"/>
       <c r="S18" s="12"/>
       <c r="T18" s="14"/>
       <c r="U18" s="12"/>
       <c r="V18" s="12"/>
       <c r="W18" s="14"/>
       <c r="X18" s="12"/>
       <c r="Y18" s="55"/>
       <c r="Z18" s="12"/>
       <c r="AA18" s="12"/>
       <c r="AB18" s="14"/>
       <c r="AC18" s="12"/>
       <c r="AD18" s="12"/>
       <c r="AE18" s="14"/>
       <c r="AF18" s="12"/>
       <c r="AG18" s="14"/>
       <c r="AH18" s="12"/>
       <c r="AI18" s="15"/>
     </row>
     <row r="19" spans="1:35" s="83" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A19" s="153" t="s">
+      <c r="A19" s="159" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="172"/>
-      <c r="C19" s="172"/>
+      <c r="B19" s="160"/>
+      <c r="C19" s="160"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
       <c r="F19" s="110">
         <f>SUM(F11:F17)</f>
         <v>30438</v>
       </c>
       <c r="G19" s="111"/>
       <c r="H19" s="112">
         <f>SUM(H11:H17)</f>
         <v>7706</v>
       </c>
       <c r="I19" s="111"/>
       <c r="J19" s="112">
         <f>SUM(J11:J17)</f>
         <v>7038</v>
       </c>
       <c r="K19" s="111"/>
       <c r="L19" s="112">
         <f>SUM(L11:L17)</f>
         <v>6940</v>
       </c>
       <c r="M19" s="111"/>
       <c r="N19" s="112">
         <f>SUM(N11:N17)</f>
         <v>8587</v>
@@ -28204,245 +28204,245 @@
       <c r="R21" s="12"/>
       <c r="S21" s="12"/>
       <c r="T21" s="12"/>
       <c r="U21" s="12"/>
       <c r="V21" s="12"/>
       <c r="W21" s="12"/>
       <c r="X21" s="12"/>
       <c r="Y21" s="12"/>
       <c r="Z21" s="12"/>
       <c r="AA21" s="12"/>
       <c r="AB21" s="12"/>
       <c r="AC21" s="12"/>
       <c r="AD21" s="12"/>
       <c r="AE21" s="12"/>
       <c r="AF21" s="12"/>
       <c r="AG21" s="12"/>
       <c r="AH21" s="12"/>
       <c r="AI21" s="12"/>
     </row>
     <row r="22" spans="1:35" s="83" customFormat="1" ht="17" x14ac:dyDescent="0.4">
       <c r="A22" s="25"/>
       <c r="B22" s="26"/>
       <c r="C22" s="26"/>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
-      <c r="F22" s="137" t="s">
+      <c r="F22" s="146" t="s">
         <v>42</v>
       </c>
-      <c r="G22" s="138"/>
-[...17 lines deleted...]
-      <c r="Y22" s="138"/>
+      <c r="G22" s="147"/>
+      <c r="H22" s="147"/>
+      <c r="I22" s="147"/>
+      <c r="J22" s="147"/>
+      <c r="K22" s="147"/>
+      <c r="L22" s="147"/>
+      <c r="M22" s="147"/>
+      <c r="N22" s="147"/>
+      <c r="O22" s="147"/>
+      <c r="P22" s="147"/>
+      <c r="Q22" s="147"/>
+      <c r="R22" s="147"/>
+      <c r="S22" s="147"/>
+      <c r="T22" s="147"/>
+      <c r="U22" s="147"/>
+      <c r="V22" s="147"/>
+      <c r="W22" s="147"/>
+      <c r="X22" s="147"/>
+      <c r="Y22" s="147"/>
       <c r="Z22" s="57"/>
-      <c r="AA22" s="138" t="s">
+      <c r="AA22" s="147" t="s">
         <v>6</v>
       </c>
-      <c r="AB22" s="138"/>
-      <c r="AC22" s="145"/>
+      <c r="AB22" s="147"/>
+      <c r="AC22" s="175"/>
       <c r="AD22" s="2"/>
       <c r="AE22" s="59" t="s">
         <v>51</v>
       </c>
       <c r="AF22" s="2"/>
       <c r="AG22" s="116" t="s">
         <v>6</v>
       </c>
       <c r="AH22" s="2"/>
       <c r="AI22" s="3" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:35" s="83" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="L23" s="2"/>
       <c r="M23" s="2"/>
       <c r="N23" s="2"/>
       <c r="O23" s="2"/>
       <c r="P23" s="4" t="s">
         <v>7</v>
       </c>
       <c r="Q23" s="2"/>
       <c r="R23" s="2"/>
       <c r="S23" s="2"/>
       <c r="T23" s="2"/>
       <c r="U23" s="2"/>
-      <c r="V23" s="141" t="s">
+      <c r="V23" s="139" t="s">
         <v>8</v>
       </c>
-      <c r="W23" s="183"/>
-      <c r="X23" s="183"/>
+      <c r="W23" s="140"/>
+      <c r="X23" s="140"/>
       <c r="Y23" s="50"/>
       <c r="Z23" s="2"/>
-      <c r="AA23" s="147" t="s">
+      <c r="AA23" s="148" t="s">
         <v>8</v>
       </c>
-      <c r="AB23" s="178"/>
-      <c r="AC23" s="178"/>
+      <c r="AB23" s="149"/>
+      <c r="AC23" s="149"/>
       <c r="AD23" s="2"/>
       <c r="AE23" s="59" t="s">
         <v>9</v>
       </c>
       <c r="AF23" s="2"/>
-      <c r="AG23" s="129" t="s">
+      <c r="AG23" s="154" t="s">
         <v>11</v>
       </c>
       <c r="AH23" s="2"/>
       <c r="AI23" s="4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:35" s="83" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2"/>
-      <c r="H24" s="141" t="s">
+      <c r="H24" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="I24" s="176"/>
-[...4 lines deleted...]
-      <c r="N24" s="176"/>
+      <c r="I24" s="158"/>
+      <c r="J24" s="158"/>
+      <c r="K24" s="158"/>
+      <c r="L24" s="158"/>
+      <c r="M24" s="158"/>
+      <c r="N24" s="158"/>
       <c r="O24" s="2"/>
       <c r="P24" s="4" t="s">
         <v>10</v>
       </c>
       <c r="Q24" s="2"/>
-      <c r="R24" s="150" t="s">
+      <c r="R24" s="141" t="s">
         <v>11</v>
       </c>
-      <c r="S24" s="150"/>
-      <c r="T24" s="150"/>
+      <c r="S24" s="141"/>
+      <c r="T24" s="141"/>
       <c r="U24" s="48"/>
-      <c r="V24" s="150" t="s">
+      <c r="V24" s="141" t="s">
         <v>12</v>
       </c>
-      <c r="W24" s="150"/>
-      <c r="X24" s="150"/>
+      <c r="W24" s="141"/>
+      <c r="X24" s="141"/>
       <c r="Y24" s="51"/>
       <c r="Z24" s="48"/>
-      <c r="AA24" s="150" t="s">
+      <c r="AA24" s="141" t="s">
         <v>12</v>
       </c>
-      <c r="AB24" s="150"/>
-      <c r="AC24" s="150"/>
+      <c r="AB24" s="141"/>
+      <c r="AC24" s="141"/>
       <c r="AD24" s="65"/>
       <c r="AE24" s="58" t="s">
         <v>10</v>
       </c>
       <c r="AF24" s="65"/>
-      <c r="AG24" s="130"/>
+      <c r="AG24" s="155"/>
       <c r="AH24" s="2"/>
       <c r="AI24" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:35" s="84" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="8">
         <v>45291</v>
       </c>
       <c r="G25" s="5"/>
       <c r="H25" s="6">
         <v>45382</v>
       </c>
       <c r="I25" s="7"/>
       <c r="J25" s="7">
         <v>45473</v>
       </c>
       <c r="K25" s="7"/>
       <c r="L25" s="7">
         <v>45565</v>
       </c>
       <c r="M25" s="7"/>
       <c r="N25" s="7">
         <v>45657</v>
       </c>
       <c r="O25" s="7"/>
       <c r="P25" s="8">
         <v>45657</v>
       </c>
       <c r="Q25" s="5"/>
       <c r="R25" s="6">
         <v>45747</v>
       </c>
       <c r="S25" s="7"/>
       <c r="T25" s="7">
         <v>45838</v>
       </c>
       <c r="U25" s="7"/>
-      <c r="V25" s="142" t="s">
+      <c r="V25" s="144" t="s">
         <v>13</v>
       </c>
-      <c r="W25" s="177"/>
-      <c r="X25" s="177"/>
+      <c r="W25" s="145"/>
+      <c r="X25" s="145"/>
       <c r="Y25" s="52"/>
       <c r="Z25" s="7"/>
-      <c r="AA25" s="142" t="s">
+      <c r="AA25" s="144" t="s">
         <v>14</v>
       </c>
-      <c r="AB25" s="177"/>
-      <c r="AC25" s="177"/>
+      <c r="AB25" s="145"/>
+      <c r="AC25" s="145"/>
       <c r="AD25" s="66"/>
       <c r="AE25" s="63">
         <v>45930</v>
       </c>
       <c r="AF25" s="64"/>
       <c r="AG25" s="7">
         <v>46022</v>
       </c>
       <c r="AH25" s="7"/>
       <c r="AI25" s="8">
         <v>46022</v>
       </c>
     </row>
     <row r="26" spans="1:35" s="83" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="9"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
@@ -28453,53 +28453,53 @@
       <c r="P26" s="9"/>
       <c r="Q26" s="2"/>
       <c r="R26" s="2"/>
       <c r="S26" s="2"/>
       <c r="T26" s="2"/>
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="2"/>
       <c r="X26" s="2"/>
       <c r="Y26" s="53"/>
       <c r="Z26" s="2"/>
       <c r="AA26" s="2"/>
       <c r="AB26" s="2"/>
       <c r="AC26" s="2"/>
       <c r="AD26" s="2"/>
       <c r="AE26" s="2"/>
       <c r="AF26" s="2"/>
       <c r="AG26" s="2"/>
       <c r="AH26" s="2"/>
       <c r="AI26" s="9"/>
     </row>
     <row r="27" spans="1:35" s="83" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A27" s="161" t="s">
         <v>20</v>
       </c>
-      <c r="B27" s="171"/>
-[...1 lines deleted...]
-      <c r="D27" s="171"/>
+      <c r="B27" s="162"/>
+      <c r="C27" s="162"/>
+      <c r="D27" s="162"/>
       <c r="E27" s="2"/>
       <c r="F27" s="11">
         <v>-27262</v>
       </c>
       <c r="G27" s="10"/>
       <c r="H27" s="10">
         <v>-6698</v>
       </c>
       <c r="I27" s="10"/>
       <c r="J27" s="10">
         <v>-5946</v>
       </c>
       <c r="K27" s="10"/>
       <c r="L27" s="10">
         <v>-5873</v>
       </c>
       <c r="M27" s="10"/>
       <c r="N27" s="10">
         <v>-7578</v>
       </c>
       <c r="O27" s="10"/>
       <c r="P27" s="11">
         <f>SUM(H27,J27,L27,N27)</f>
         <v>-26095</v>
       </c>
@@ -28559,53 +28559,53 @@
       <c r="P28" s="13"/>
       <c r="Q28" s="12"/>
       <c r="R28" s="12"/>
       <c r="S28" s="12"/>
       <c r="T28" s="12"/>
       <c r="U28" s="12"/>
       <c r="V28" s="12"/>
       <c r="W28" s="12"/>
       <c r="X28" s="12"/>
       <c r="Y28" s="55"/>
       <c r="Z28" s="12"/>
       <c r="AA28" s="12"/>
       <c r="AB28" s="12"/>
       <c r="AC28" s="12"/>
       <c r="AD28" s="12"/>
       <c r="AE28" s="12"/>
       <c r="AF28" s="12"/>
       <c r="AG28" s="12"/>
       <c r="AH28" s="12"/>
       <c r="AI28" s="13"/>
     </row>
     <row r="29" spans="1:35" s="83" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A29" s="161" t="s">
         <v>43</v>
       </c>
-      <c r="B29" s="171"/>
-[...1 lines deleted...]
-      <c r="D29" s="171"/>
+      <c r="B29" s="162"/>
+      <c r="C29" s="162"/>
+      <c r="D29" s="162"/>
       <c r="E29" s="2"/>
       <c r="F29" s="11">
         <v>2390</v>
       </c>
       <c r="G29" s="10"/>
       <c r="H29" s="10">
         <v>987</v>
       </c>
       <c r="I29" s="10"/>
       <c r="J29" s="10">
         <v>867</v>
       </c>
       <c r="K29" s="10"/>
       <c r="L29" s="10">
         <v>858</v>
       </c>
       <c r="M29" s="10"/>
       <c r="N29" s="10">
         <v>406</v>
       </c>
       <c r="O29" s="10"/>
       <c r="P29" s="11">
         <v>3118</v>
       </c>
       <c r="Q29" s="10"/>
@@ -28660,56 +28660,56 @@
       <c r="M30" s="12"/>
       <c r="N30" s="12"/>
       <c r="O30" s="12"/>
       <c r="P30" s="11"/>
       <c r="Q30" s="12"/>
       <c r="R30" s="12"/>
       <c r="S30" s="12"/>
       <c r="T30" s="12"/>
       <c r="U30" s="12"/>
       <c r="V30" s="12"/>
       <c r="W30" s="12"/>
       <c r="X30" s="12"/>
       <c r="Y30" s="55"/>
       <c r="Z30" s="12"/>
       <c r="AA30" s="12"/>
       <c r="AB30" s="12"/>
       <c r="AC30" s="12"/>
       <c r="AD30" s="12"/>
       <c r="AE30" s="12"/>
       <c r="AF30" s="12"/>
       <c r="AG30" s="12"/>
       <c r="AH30" s="12"/>
       <c r="AI30" s="11"/>
     </row>
     <row r="31" spans="1:35" s="83" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="152" t="s">
+      <c r="A31" s="156" t="s">
         <v>116</v>
       </c>
-      <c r="B31" s="171"/>
-[...1 lines deleted...]
-      <c r="D31" s="171"/>
+      <c r="B31" s="162"/>
+      <c r="C31" s="162"/>
+      <c r="D31" s="162"/>
       <c r="E31" s="2"/>
       <c r="F31" s="11">
         <v>400</v>
       </c>
       <c r="G31" s="10"/>
       <c r="H31" s="10">
         <v>424</v>
       </c>
       <c r="I31" s="10"/>
       <c r="J31" s="10">
         <v>361</v>
       </c>
       <c r="K31" s="10"/>
       <c r="L31" s="10">
         <v>327</v>
       </c>
       <c r="M31" s="10"/>
       <c r="N31" s="10">
         <v>-71</v>
       </c>
       <c r="O31" s="10"/>
       <c r="P31" s="11">
         <f>SUM(H31,J31,L31,N31)</f>
         <v>1041</v>
       </c>
@@ -28765,56 +28765,56 @@
       <c r="M32" s="12"/>
       <c r="N32" s="12"/>
       <c r="O32" s="12"/>
       <c r="P32" s="13"/>
       <c r="Q32" s="12"/>
       <c r="R32" s="12"/>
       <c r="S32" s="12"/>
       <c r="T32" s="12"/>
       <c r="U32" s="12"/>
       <c r="V32" s="12"/>
       <c r="W32" s="12"/>
       <c r="X32" s="12"/>
       <c r="Y32" s="55"/>
       <c r="Z32" s="12"/>
       <c r="AA32" s="12"/>
       <c r="AB32" s="12"/>
       <c r="AC32" s="12"/>
       <c r="AD32" s="12"/>
       <c r="AE32" s="12"/>
       <c r="AF32" s="12"/>
       <c r="AG32" s="12"/>
       <c r="AH32" s="12"/>
       <c r="AI32" s="13"/>
     </row>
     <row r="33" spans="1:36" s="83" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="152" t="s">
+      <c r="A33" s="156" t="s">
         <v>44</v>
       </c>
-      <c r="B33" s="171"/>
-[...1 lines deleted...]
-      <c r="D33" s="171"/>
+      <c r="B33" s="162"/>
+      <c r="C33" s="162"/>
+      <c r="D33" s="162"/>
       <c r="E33" s="2"/>
       <c r="F33" s="24">
         <v>0.52</v>
       </c>
       <c r="G33" s="23"/>
       <c r="H33" s="23">
         <v>0.62</v>
       </c>
       <c r="I33" s="23"/>
       <c r="J33" s="23">
         <v>0.54</v>
       </c>
       <c r="K33" s="23"/>
       <c r="L33" s="23">
         <v>0.49</v>
       </c>
       <c r="M33" s="23"/>
       <c r="N33" s="23">
         <v>-0.11</v>
       </c>
       <c r="O33" s="23"/>
       <c r="P33" s="24">
         <v>1.54</v>
       </c>
       <c r="Q33" s="23"/>
@@ -28871,56 +28871,56 @@
       <c r="M34" s="12"/>
       <c r="N34" s="12"/>
       <c r="O34" s="12"/>
       <c r="P34" s="13"/>
       <c r="Q34" s="12"/>
       <c r="R34" s="12"/>
       <c r="S34" s="12"/>
       <c r="T34" s="12"/>
       <c r="U34" s="12"/>
       <c r="V34" s="12"/>
       <c r="W34" s="12"/>
       <c r="X34" s="12"/>
       <c r="Y34" s="55"/>
       <c r="Z34" s="12"/>
       <c r="AA34" s="12"/>
       <c r="AB34" s="12"/>
       <c r="AC34" s="12"/>
       <c r="AD34" s="12"/>
       <c r="AE34" s="12"/>
       <c r="AF34" s="12"/>
       <c r="AG34" s="12"/>
       <c r="AH34" s="12"/>
       <c r="AI34" s="13"/>
     </row>
     <row r="35" spans="1:36" s="83" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="152" t="s">
+      <c r="A35" s="156" t="s">
         <v>45</v>
       </c>
-      <c r="B35" s="175"/>
-[...1 lines deleted...]
-      <c r="D35" s="175"/>
+      <c r="B35" s="157"/>
+      <c r="C35" s="157"/>
+      <c r="D35" s="157"/>
       <c r="E35" s="2"/>
       <c r="F35" s="13">
         <v>652</v>
       </c>
       <c r="G35" s="12"/>
       <c r="H35" s="12">
         <v>657</v>
       </c>
       <c r="I35" s="12"/>
       <c r="J35" s="12">
         <v>669</v>
       </c>
       <c r="K35" s="12"/>
       <c r="L35" s="12">
         <v>670</v>
       </c>
       <c r="M35" s="12"/>
       <c r="N35" s="12">
         <v>669</v>
       </c>
       <c r="O35" s="12"/>
       <c r="P35" s="13">
         <v>667</v>
       </c>
       <c r="Q35" s="12"/>
@@ -29047,87 +29047,87 @@
       <c r="M38" s="2"/>
       <c r="N38" s="2"/>
       <c r="O38" s="2"/>
       <c r="P38" s="2"/>
       <c r="Q38" s="2"/>
       <c r="R38" s="2"/>
       <c r="S38" s="2"/>
       <c r="T38" s="2"/>
       <c r="U38" s="2"/>
       <c r="V38" s="12"/>
       <c r="W38" s="12"/>
       <c r="X38" s="12"/>
       <c r="Y38" s="12"/>
       <c r="Z38" s="12"/>
       <c r="AA38" s="12"/>
       <c r="AB38" s="12"/>
       <c r="AC38" s="12"/>
       <c r="AD38" s="2"/>
       <c r="AE38" s="12"/>
       <c r="AF38" s="2"/>
       <c r="AG38" s="2"/>
       <c r="AH38" s="2"/>
       <c r="AI38" s="2"/>
     </row>
     <row r="39" spans="1:36" s="83" customFormat="1" ht="26.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="131" t="s">
+      <c r="A39" s="165" t="s">
         <v>133</v>
       </c>
-      <c r="B39" s="133"/>
-[...32 lines deleted...]
-      <c r="AI39" s="133"/>
+      <c r="B39" s="166"/>
+      <c r="C39" s="166"/>
+      <c r="D39" s="166"/>
+      <c r="E39" s="166"/>
+      <c r="F39" s="166"/>
+      <c r="G39" s="166"/>
+      <c r="H39" s="166"/>
+      <c r="I39" s="166"/>
+      <c r="J39" s="166"/>
+      <c r="K39" s="166"/>
+      <c r="L39" s="166"/>
+      <c r="M39" s="166"/>
+      <c r="N39" s="166"/>
+      <c r="O39" s="166"/>
+      <c r="P39" s="166"/>
+      <c r="Q39" s="166"/>
+      <c r="R39" s="166"/>
+      <c r="S39" s="166"/>
+      <c r="T39" s="166"/>
+      <c r="U39" s="166"/>
+      <c r="V39" s="166"/>
+      <c r="W39" s="166"/>
+      <c r="X39" s="166"/>
+      <c r="Y39" s="166"/>
+      <c r="Z39" s="166"/>
+      <c r="AA39" s="166"/>
+      <c r="AB39" s="166"/>
+      <c r="AC39" s="166"/>
+      <c r="AD39" s="166"/>
+      <c r="AE39" s="166"/>
+      <c r="AF39" s="166"/>
+      <c r="AG39" s="166"/>
+      <c r="AH39" s="166"/>
+      <c r="AI39" s="166"/>
     </row>
     <row r="40" spans="1:36" s="83" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A40" s="22"/>
       <c r="B40" s="22"/>
       <c r="C40" s="22"/>
       <c r="D40" s="22"/>
       <c r="E40" s="22"/>
       <c r="F40" s="87"/>
       <c r="G40" s="22"/>
       <c r="H40" s="22"/>
       <c r="I40" s="22"/>
       <c r="J40" s="22"/>
       <c r="K40" s="22"/>
       <c r="L40" s="22"/>
       <c r="M40" s="22"/>
       <c r="N40" s="22"/>
       <c r="O40" s="22"/>
       <c r="P40" s="87"/>
       <c r="Q40" s="22"/>
       <c r="R40" s="22"/>
       <c r="S40" s="22"/>
       <c r="T40" s="22"/>
       <c r="U40" s="22"/>
       <c r="V40" s="88"/>
       <c r="W40" s="88"/>
@@ -29149,103 +29149,103 @@
       <c r="A41" s="22"/>
       <c r="B41" s="22"/>
       <c r="C41" s="22"/>
       <c r="D41" s="22"/>
       <c r="E41" s="22"/>
       <c r="F41" s="90" t="s">
         <v>7</v>
       </c>
       <c r="G41" s="22"/>
       <c r="H41" s="22"/>
       <c r="I41" s="22"/>
       <c r="J41" s="22"/>
       <c r="K41" s="22"/>
       <c r="L41" s="22"/>
       <c r="M41" s="22"/>
       <c r="N41" s="22"/>
       <c r="O41" s="22"/>
       <c r="P41" s="90" t="s">
         <v>7</v>
       </c>
       <c r="Q41" s="22"/>
       <c r="R41" s="22"/>
       <c r="S41" s="22"/>
       <c r="T41" s="22"/>
       <c r="U41" s="22"/>
-      <c r="V41" s="191" t="s">
+      <c r="V41" s="167" t="s">
         <v>8</v>
       </c>
-      <c r="W41" s="192"/>
-      <c r="X41" s="192"/>
+      <c r="W41" s="168"/>
+      <c r="X41" s="168"/>
       <c r="Y41" s="12"/>
       <c r="Z41" s="12"/>
       <c r="AA41" s="12"/>
       <c r="AB41" s="12"/>
       <c r="AC41" s="12"/>
       <c r="AD41" s="2"/>
       <c r="AE41" s="12"/>
       <c r="AF41" s="2"/>
       <c r="AG41" s="12"/>
       <c r="AH41" s="12"/>
       <c r="AI41" s="2"/>
       <c r="AJ41" s="12"/>
     </row>
     <row r="42" spans="1:36" s="83" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A42" s="22"/>
       <c r="B42" s="22"/>
       <c r="C42" s="22"/>
       <c r="D42" s="22"/>
       <c r="E42" s="22"/>
       <c r="F42" s="90" t="s">
         <v>10</v>
       </c>
       <c r="G42" s="22"/>
-      <c r="H42" s="191" t="s">
+      <c r="H42" s="167" t="s">
         <v>11</v>
       </c>
-      <c r="I42" s="193"/>
-[...4 lines deleted...]
-      <c r="N42" s="193"/>
+      <c r="I42" s="169"/>
+      <c r="J42" s="169"/>
+      <c r="K42" s="169"/>
+      <c r="L42" s="169"/>
+      <c r="M42" s="169"/>
+      <c r="N42" s="169"/>
       <c r="O42" s="22"/>
       <c r="P42" s="90" t="s">
         <v>10</v>
       </c>
       <c r="Q42" s="22"/>
-      <c r="R42" s="186" t="s">
+      <c r="R42" s="170" t="s">
         <v>11</v>
       </c>
-      <c r="S42" s="186"/>
-      <c r="T42" s="186"/>
+      <c r="S42" s="170"/>
+      <c r="T42" s="170"/>
       <c r="U42" s="93"/>
-      <c r="V42" s="186" t="s">
+      <c r="V42" s="170" t="s">
         <v>12</v>
       </c>
-      <c r="W42" s="186"/>
-      <c r="X42" s="186"/>
+      <c r="W42" s="170"/>
+      <c r="X42" s="170"/>
       <c r="Y42" s="12"/>
       <c r="Z42" s="12"/>
       <c r="AA42" s="12"/>
       <c r="AB42" s="12"/>
       <c r="AC42" s="12"/>
       <c r="AD42" s="2"/>
       <c r="AE42" s="12"/>
       <c r="AF42" s="65"/>
       <c r="AG42" s="12"/>
       <c r="AH42" s="12"/>
       <c r="AI42" s="2"/>
       <c r="AJ42" s="12"/>
     </row>
     <row r="43" spans="1:36" s="84" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A43" s="92"/>
       <c r="B43" s="92"/>
       <c r="C43" s="92"/>
       <c r="D43" s="92"/>
       <c r="E43" s="92"/>
       <c r="F43" s="94">
         <v>45291</v>
       </c>
       <c r="G43" s="92"/>
       <c r="H43" s="95">
         <v>45382</v>
@@ -29253,74 +29253,74 @@
       <c r="I43" s="96"/>
       <c r="J43" s="96">
         <v>45473</v>
       </c>
       <c r="K43" s="96"/>
       <c r="L43" s="96">
         <v>45565</v>
       </c>
       <c r="M43" s="96"/>
       <c r="N43" s="96">
         <v>45657</v>
       </c>
       <c r="O43" s="96"/>
       <c r="P43" s="94">
         <v>45657</v>
       </c>
       <c r="Q43" s="92"/>
       <c r="R43" s="95">
         <v>45747</v>
       </c>
       <c r="S43" s="96"/>
       <c r="T43" s="96">
         <v>45838</v>
       </c>
       <c r="U43" s="96"/>
-      <c r="V43" s="187" t="s">
+      <c r="V43" s="178" t="s">
         <v>13</v>
       </c>
-      <c r="W43" s="188"/>
-      <c r="X43" s="189"/>
+      <c r="W43" s="179"/>
+      <c r="X43" s="180"/>
       <c r="Y43" s="12"/>
       <c r="Z43" s="12"/>
       <c r="AA43" s="12"/>
       <c r="AB43" s="12"/>
       <c r="AC43" s="12"/>
       <c r="AD43" s="2"/>
       <c r="AE43" s="12"/>
       <c r="AF43" s="5"/>
       <c r="AG43" s="12"/>
       <c r="AH43" s="12"/>
       <c r="AI43" s="2"/>
       <c r="AJ43" s="12"/>
     </row>
     <row r="44" spans="1:36" s="84" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="127" t="s">
+      <c r="A44" s="171" t="s">
         <v>18</v>
       </c>
-      <c r="B44" s="194"/>
-      <c r="C44" s="194"/>
+      <c r="B44" s="172"/>
+      <c r="C44" s="172"/>
       <c r="D44" s="22"/>
       <c r="E44" s="92"/>
       <c r="F44" s="99">
         <v>786</v>
       </c>
       <c r="G44" s="97"/>
       <c r="H44" s="97">
         <v>21</v>
       </c>
       <c r="I44" s="97"/>
       <c r="J44" s="97">
         <v>225</v>
       </c>
       <c r="K44" s="97"/>
       <c r="L44" s="97">
         <v>209</v>
       </c>
       <c r="M44" s="97"/>
       <c r="N44" s="97">
         <v>603</v>
       </c>
       <c r="O44" s="97"/>
       <c r="P44" s="99">
         <f>SUM(H44:N44)</f>
         <v>1058</v>
@@ -29369,56 +29369,56 @@
       <c r="N45" s="88"/>
       <c r="O45" s="88"/>
       <c r="P45" s="100"/>
       <c r="Q45" s="88"/>
       <c r="R45" s="88"/>
       <c r="S45" s="88"/>
       <c r="T45" s="88"/>
       <c r="U45" s="88"/>
       <c r="V45" s="88"/>
       <c r="W45" s="88"/>
       <c r="X45" s="88"/>
       <c r="Y45" s="12"/>
       <c r="Z45" s="12"/>
       <c r="AA45" s="12"/>
       <c r="AB45" s="12"/>
       <c r="AC45" s="12"/>
       <c r="AD45" s="2"/>
       <c r="AE45" s="12"/>
       <c r="AF45" s="5"/>
       <c r="AG45" s="12"/>
       <c r="AH45" s="12"/>
       <c r="AI45" s="2"/>
       <c r="AJ45" s="12"/>
     </row>
     <row r="46" spans="1:36" s="83" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="195" t="s">
+      <c r="A46" s="173" t="s">
         <v>19</v>
       </c>
-      <c r="B46" s="196"/>
-[...1 lines deleted...]
-      <c r="D46" s="196"/>
+      <c r="B46" s="174"/>
+      <c r="C46" s="174"/>
+      <c r="D46" s="174"/>
       <c r="E46" s="22"/>
       <c r="F46" s="101">
         <v>786</v>
       </c>
       <c r="G46" s="97"/>
       <c r="H46" s="97">
         <v>21</v>
       </c>
       <c r="I46" s="97"/>
       <c r="J46" s="97">
         <v>225</v>
       </c>
       <c r="K46" s="97"/>
       <c r="L46" s="97">
         <v>209</v>
       </c>
       <c r="M46" s="97"/>
       <c r="N46" s="97">
         <v>603</v>
       </c>
       <c r="O46" s="97"/>
       <c r="P46" s="106">
         <f>SUM(H46:N46)</f>
         <v>1058</v>
       </c>
@@ -29464,163 +29464,163 @@
       <c r="M47" s="22"/>
       <c r="N47" s="22"/>
       <c r="O47" s="22"/>
       <c r="P47" s="22"/>
       <c r="Q47" s="22"/>
       <c r="R47" s="22"/>
       <c r="S47" s="22"/>
       <c r="T47" s="22"/>
       <c r="U47" s="22"/>
       <c r="V47" s="88"/>
       <c r="W47" s="88"/>
       <c r="X47" s="88"/>
       <c r="Y47" s="12"/>
       <c r="Z47" s="12"/>
       <c r="AA47" s="12"/>
       <c r="AB47" s="12"/>
       <c r="AC47" s="12"/>
       <c r="AD47" s="2"/>
       <c r="AE47" s="2"/>
       <c r="AF47" s="2"/>
       <c r="AG47" s="2"/>
       <c r="AH47" s="2"/>
       <c r="AI47" s="2"/>
     </row>
     <row r="48" spans="1:36" s="85" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A48" s="131" t="s">
+      <c r="A48" s="165" t="s">
         <v>130</v>
       </c>
-      <c r="B48" s="133"/>
-[...32 lines deleted...]
-      <c r="AI48" s="133"/>
+      <c r="B48" s="166"/>
+      <c r="C48" s="166"/>
+      <c r="D48" s="166"/>
+      <c r="E48" s="166"/>
+      <c r="F48" s="166"/>
+      <c r="G48" s="166"/>
+      <c r="H48" s="166"/>
+      <c r="I48" s="166"/>
+      <c r="J48" s="166"/>
+      <c r="K48" s="166"/>
+      <c r="L48" s="166"/>
+      <c r="M48" s="166"/>
+      <c r="N48" s="166"/>
+      <c r="O48" s="166"/>
+      <c r="P48" s="166"/>
+      <c r="Q48" s="166"/>
+      <c r="R48" s="166"/>
+      <c r="S48" s="166"/>
+      <c r="T48" s="166"/>
+      <c r="U48" s="166"/>
+      <c r="V48" s="166"/>
+      <c r="W48" s="166"/>
+      <c r="X48" s="166"/>
+      <c r="Y48" s="166"/>
+      <c r="Z48" s="166"/>
+      <c r="AA48" s="166"/>
+      <c r="AB48" s="166"/>
+      <c r="AC48" s="166"/>
+      <c r="AD48" s="166"/>
+      <c r="AE48" s="166"/>
+      <c r="AF48" s="166"/>
+      <c r="AG48" s="166"/>
+      <c r="AH48" s="166"/>
+      <c r="AI48" s="166"/>
     </row>
     <row r="49" spans="1:35" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="1"/>
       <c r="B49" s="1"/>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
       <c r="I49" s="1"/>
       <c r="J49" s="1"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1"/>
       <c r="M49" s="1"/>
       <c r="N49" s="1"/>
       <c r="O49" s="1"/>
       <c r="P49" s="1"/>
       <c r="Q49" s="1"/>
       <c r="R49" s="1"/>
       <c r="S49" s="1"/>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="12"/>
       <c r="W49" s="12"/>
       <c r="X49" s="12"/>
       <c r="Y49" s="12"/>
       <c r="Z49" s="12"/>
       <c r="AA49" s="12"/>
       <c r="AB49" s="12"/>
       <c r="AC49" s="12"/>
       <c r="AD49" s="1"/>
       <c r="AE49" s="1"/>
       <c r="AF49" s="1"/>
       <c r="AG49" s="1"/>
       <c r="AH49" s="1"/>
       <c r="AI49" s="1"/>
     </row>
     <row r="50" spans="1:35" s="85" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A50" s="131" t="s">
+      <c r="A50" s="165" t="s">
         <v>46</v>
       </c>
-      <c r="B50" s="133"/>
-[...32 lines deleted...]
-      <c r="AI50" s="133"/>
+      <c r="B50" s="166"/>
+      <c r="C50" s="166"/>
+      <c r="D50" s="166"/>
+      <c r="E50" s="166"/>
+      <c r="F50" s="166"/>
+      <c r="G50" s="166"/>
+      <c r="H50" s="166"/>
+      <c r="I50" s="166"/>
+      <c r="J50" s="166"/>
+      <c r="K50" s="166"/>
+      <c r="L50" s="166"/>
+      <c r="M50" s="166"/>
+      <c r="N50" s="166"/>
+      <c r="O50" s="166"/>
+      <c r="P50" s="166"/>
+      <c r="Q50" s="166"/>
+      <c r="R50" s="166"/>
+      <c r="S50" s="166"/>
+      <c r="T50" s="166"/>
+      <c r="U50" s="166"/>
+      <c r="V50" s="166"/>
+      <c r="W50" s="166"/>
+      <c r="X50" s="166"/>
+      <c r="Y50" s="166"/>
+      <c r="Z50" s="166"/>
+      <c r="AA50" s="166"/>
+      <c r="AB50" s="166"/>
+      <c r="AC50" s="166"/>
+      <c r="AD50" s="166"/>
+      <c r="AE50" s="166"/>
+      <c r="AF50" s="166"/>
+      <c r="AG50" s="166"/>
+      <c r="AH50" s="166"/>
+      <c r="AI50" s="166"/>
     </row>
     <row r="51" spans="1:35" x14ac:dyDescent="0.3">
       <c r="A51" s="1"/>
       <c r="B51" s="1"/>
       <c r="C51" s="1"/>
       <c r="D51" s="1"/>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
       <c r="I51" s="1"/>
       <c r="J51" s="1"/>
       <c r="K51" s="1"/>
       <c r="L51" s="1"/>
       <c r="M51" s="1"/>
       <c r="N51" s="1"/>
       <c r="O51" s="1"/>
       <c r="P51" s="1"/>
       <c r="Q51" s="1"/>
       <c r="R51" s="1"/>
       <c r="S51" s="1"/>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="10"/>
       <c r="W51" s="10"/>
@@ -30244,98 +30244,98 @@
       <c r="Z82" s="1"/>
       <c r="AA82" s="1"/>
       <c r="AB82" s="12"/>
       <c r="AC82" s="12"/>
     </row>
     <row r="83" spans="23:29" x14ac:dyDescent="0.3">
       <c r="W83" s="12"/>
       <c r="X83" s="12"/>
       <c r="Y83" s="12"/>
       <c r="Z83" s="1"/>
       <c r="AA83" s="1"/>
       <c r="AB83" s="12"/>
       <c r="AC83" s="12"/>
     </row>
     <row r="84" spans="23:29" x14ac:dyDescent="0.3">
       <c r="W84" s="12"/>
       <c r="X84" s="12"/>
       <c r="Y84" s="12"/>
       <c r="Z84" s="1"/>
       <c r="AA84" s="1"/>
       <c r="AB84" s="12"/>
       <c r="AC84" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="45">
-    <mergeCell ref="A50:AI50"/>
-[...27 lines deleted...]
-    <mergeCell ref="R8:T8"/>
     <mergeCell ref="X1:AI1"/>
     <mergeCell ref="V42:X42"/>
     <mergeCell ref="V43:X43"/>
     <mergeCell ref="V23:X23"/>
     <mergeCell ref="AA23:AC23"/>
     <mergeCell ref="F22:Y22"/>
     <mergeCell ref="AA22:AC22"/>
     <mergeCell ref="AG7:AG8"/>
     <mergeCell ref="AG23:AG24"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A29:D29"/>
     <mergeCell ref="A31:D31"/>
     <mergeCell ref="A33:D33"/>
     <mergeCell ref="A27:D27"/>
+    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="A11:C11"/>
+    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="F6:Y6"/>
+    <mergeCell ref="H8:N8"/>
+    <mergeCell ref="R8:T8"/>
+    <mergeCell ref="AA6:AC6"/>
+    <mergeCell ref="V7:X7"/>
+    <mergeCell ref="AA7:AC7"/>
+    <mergeCell ref="V9:X9"/>
+    <mergeCell ref="AA9:AC9"/>
+    <mergeCell ref="V8:X8"/>
+    <mergeCell ref="AA8:AC8"/>
+    <mergeCell ref="A50:AI50"/>
+    <mergeCell ref="H24:N24"/>
+    <mergeCell ref="R24:T24"/>
+    <mergeCell ref="V24:X24"/>
+    <mergeCell ref="AA24:AC24"/>
+    <mergeCell ref="V25:X25"/>
+    <mergeCell ref="AA25:AC25"/>
+    <mergeCell ref="A35:D35"/>
+    <mergeCell ref="A48:AI48"/>
+    <mergeCell ref="V41:X41"/>
+    <mergeCell ref="H42:N42"/>
+    <mergeCell ref="R42:T42"/>
+    <mergeCell ref="A39:AI39"/>
+    <mergeCell ref="A44:C44"/>
+    <mergeCell ref="A46:D46"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="53" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="54" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E26BC858-96D9-4967-AFA2-93C1860FFC16}">
   <dimension ref="A1:AI75"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" topLeftCell="A20" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="AF15" sqref="AF15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" outlineLevelCol="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="11.7265625" style="1" customWidth="1"/>
     <col min="3" max="3" width="5.54296875" style="1" customWidth="1"/>
     <col min="4" max="4" width="1.81640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="1.1796875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="0.81640625" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="0.81640625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="0.81640625" style="1" customWidth="1"/>
@@ -30350,265 +30350,265 @@
     <col min="21" max="21" width="2.7265625" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="2.7265625" style="1" customWidth="1"/>
     <col min="24" max="24" width="0.81640625" style="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="0.7265625" style="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="1.54296875" style="1" customWidth="1" outlineLevel="1"/>
     <col min="27" max="27" width="11.453125" style="1" customWidth="1" outlineLevel="1"/>
     <col min="28" max="28" width="1.54296875" style="1" customWidth="1"/>
     <col min="29" max="29" width="0.81640625" style="1" customWidth="1" outlineLevel="1"/>
     <col min="30" max="30" width="13" style="1" customWidth="1" outlineLevel="1"/>
     <col min="31" max="31" width="0.81640625" style="1" customWidth="1" outlineLevel="1"/>
     <col min="32" max="32" width="11.453125" style="1" customWidth="1" outlineLevel="1"/>
     <col min="33" max="33" width="0.7265625" style="1" customWidth="1"/>
     <col min="34" max="34" width="13.1796875" style="1" customWidth="1"/>
     <col min="35" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35" ht="21" x14ac:dyDescent="0.5">
       <c r="A1" s="60" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="61"/>
       <c r="C1" s="61"/>
       <c r="D1" s="61"/>
       <c r="X1" s="49"/>
-      <c r="Y1" s="134" t="s">
+      <c r="Y1" s="142" t="s">
         <v>47</v>
       </c>
-      <c r="Z1" s="134"/>
-[...7 lines deleted...]
-      <c r="AH1" s="136"/>
+      <c r="Z1" s="142"/>
+      <c r="AA1" s="142"/>
+      <c r="AB1" s="142"/>
+      <c r="AC1" s="142"/>
+      <c r="AD1" s="142"/>
+      <c r="AE1" s="138"/>
+      <c r="AF1" s="138"/>
+      <c r="AG1" s="138"/>
+      <c r="AH1" s="138"/>
     </row>
     <row r="2" spans="1:35" ht="16" x14ac:dyDescent="0.4">
-      <c r="A2" s="156" t="s">
+      <c r="A2" s="136" t="s">
         <v>48</v>
       </c>
-      <c r="B2" s="174"/>
-[...1 lines deleted...]
-      <c r="D2" s="174"/>
+      <c r="B2" s="137"/>
+      <c r="C2" s="137"/>
+      <c r="D2" s="137"/>
     </row>
     <row r="3" spans="1:35" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
-      <c r="A3" s="156" t="s">
+      <c r="A3" s="136" t="s">
         <v>49</v>
       </c>
-      <c r="B3" s="174"/>
-[...1 lines deleted...]
-      <c r="D3" s="174"/>
+      <c r="B3" s="137"/>
+      <c r="C3" s="137"/>
+      <c r="D3" s="137"/>
     </row>
     <row r="4" spans="1:35" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="5" spans="1:35" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
       <c r="A5" s="25"/>
       <c r="B5" s="26"/>
       <c r="C5" s="26"/>
       <c r="D5" s="26"/>
     </row>
     <row r="6" spans="1:35" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.3">
-      <c r="E6" s="137" t="s">
+      <c r="E6" s="146" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="138"/>
-[...17 lines deleted...]
-      <c r="X6" s="138"/>
+      <c r="F6" s="147"/>
+      <c r="G6" s="147"/>
+      <c r="H6" s="147"/>
+      <c r="I6" s="147"/>
+      <c r="J6" s="147"/>
+      <c r="K6" s="147"/>
+      <c r="L6" s="147"/>
+      <c r="M6" s="147"/>
+      <c r="N6" s="147"/>
+      <c r="O6" s="147"/>
+      <c r="P6" s="147"/>
+      <c r="Q6" s="147"/>
+      <c r="R6" s="147"/>
+      <c r="S6" s="147"/>
+      <c r="T6" s="147"/>
+      <c r="U6" s="147"/>
+      <c r="V6" s="147"/>
+      <c r="W6" s="147"/>
+      <c r="X6" s="147"/>
       <c r="Y6" s="57"/>
-      <c r="Z6" s="138" t="s">
+      <c r="Z6" s="147" t="s">
         <v>6</v>
       </c>
-      <c r="AA6" s="138"/>
-      <c r="AB6" s="145"/>
+      <c r="AA6" s="147"/>
+      <c r="AB6" s="175"/>
       <c r="AD6" s="59" t="s">
         <v>50</v>
       </c>
       <c r="AF6" s="119" t="s">
         <v>6</v>
       </c>
       <c r="AH6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="AI6" s="118"/>
     </row>
     <row r="7" spans="1:35" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="E7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="U7" s="141" t="s">
+      <c r="U7" s="139" t="s">
         <v>8</v>
       </c>
-      <c r="V7" s="183"/>
-      <c r="W7" s="183"/>
+      <c r="V7" s="140"/>
+      <c r="W7" s="140"/>
       <c r="X7" s="50"/>
-      <c r="Z7" s="147" t="s">
+      <c r="Z7" s="148" t="s">
         <v>8</v>
       </c>
-      <c r="AA7" s="178"/>
-      <c r="AB7" s="178"/>
+      <c r="AA7" s="149"/>
+      <c r="AB7" s="149"/>
       <c r="AD7" s="59" t="s">
         <v>9</v>
       </c>
       <c r="AE7" s="59"/>
-      <c r="AF7" s="129" t="s">
+      <c r="AF7" s="154" t="s">
         <v>11</v>
       </c>
       <c r="AH7" s="4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:35" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="E8" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="141" t="s">
+      <c r="G8" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="H8" s="176"/>
-[...4 lines deleted...]
-      <c r="M8" s="176"/>
+      <c r="H8" s="158"/>
+      <c r="I8" s="158"/>
+      <c r="J8" s="158"/>
+      <c r="K8" s="158"/>
+      <c r="L8" s="158"/>
+      <c r="M8" s="158"/>
       <c r="O8" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="Q8" s="141" t="s">
+      <c r="Q8" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="R8" s="199"/>
-      <c r="S8" s="199"/>
+      <c r="R8" s="181"/>
+      <c r="S8" s="181"/>
       <c r="T8" s="65"/>
-      <c r="U8" s="141" t="s">
+      <c r="U8" s="139" t="s">
         <v>12</v>
       </c>
-      <c r="V8" s="141"/>
-      <c r="W8" s="141"/>
+      <c r="V8" s="139"/>
+      <c r="W8" s="139"/>
       <c r="X8" s="51"/>
       <c r="Y8" s="48"/>
-      <c r="Z8" s="150" t="s">
+      <c r="Z8" s="141" t="s">
         <v>12</v>
       </c>
-      <c r="AA8" s="150"/>
-      <c r="AB8" s="150"/>
+      <c r="AA8" s="141"/>
+      <c r="AB8" s="141"/>
       <c r="AC8" s="65"/>
       <c r="AD8" s="58" t="s">
         <v>10</v>
       </c>
       <c r="AE8" s="59"/>
-      <c r="AF8" s="130"/>
+      <c r="AF8" s="155"/>
       <c r="AH8" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:35" s="5" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="E9" s="8">
         <v>45291</v>
       </c>
       <c r="G9" s="6">
         <v>45382</v>
       </c>
       <c r="H9" s="7"/>
       <c r="I9" s="7">
         <v>45473</v>
       </c>
       <c r="J9" s="7"/>
       <c r="K9" s="7">
         <v>45565</v>
       </c>
       <c r="L9" s="7"/>
       <c r="M9" s="7">
         <v>45657</v>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="8">
         <v>45657</v>
       </c>
       <c r="Q9" s="6">
         <v>45747</v>
       </c>
       <c r="R9" s="7"/>
       <c r="S9" s="7">
         <v>45838</v>
       </c>
       <c r="T9" s="7"/>
-      <c r="U9" s="142" t="s">
+      <c r="U9" s="144" t="s">
         <v>13</v>
       </c>
-      <c r="V9" s="177"/>
-      <c r="W9" s="177"/>
+      <c r="V9" s="145"/>
+      <c r="W9" s="145"/>
       <c r="X9" s="52"/>
       <c r="Y9" s="7"/>
-      <c r="Z9" s="142" t="s">
+      <c r="Z9" s="144" t="s">
         <v>14</v>
       </c>
-      <c r="AA9" s="177"/>
-      <c r="AB9" s="198"/>
+      <c r="AA9" s="145"/>
+      <c r="AB9" s="182"/>
       <c r="AD9" s="8">
         <v>45930</v>
       </c>
       <c r="AF9" s="8">
         <v>46022</v>
       </c>
       <c r="AG9" s="64"/>
       <c r="AH9" s="8">
         <v>46022</v>
       </c>
     </row>
     <row r="10" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="E10" s="9"/>
       <c r="O10" s="9"/>
       <c r="Y10" s="68"/>
       <c r="AH10" s="9"/>
     </row>
     <row r="11" spans="1:35" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A11" s="153" t="s">
+      <c r="A11" s="159" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="172"/>
-      <c r="C11" s="172"/>
+      <c r="B11" s="160"/>
+      <c r="C11" s="160"/>
       <c r="E11" s="11">
         <v>8188</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10">
         <v>2582</v>
       </c>
       <c r="H11" s="10"/>
       <c r="I11" s="10">
         <v>1733</v>
       </c>
       <c r="J11" s="10"/>
       <c r="K11" s="10">
         <v>1666</v>
       </c>
       <c r="L11" s="10"/>
       <c r="M11" s="10">
         <v>2199</v>
       </c>
       <c r="N11" s="10"/>
       <c r="O11" s="11">
         <f>SUM(G11,I11,K11,M11)</f>
         <v>8180</v>
       </c>
       <c r="P11" s="10"/>
@@ -30656,55 +30656,55 @@
       <c r="K12" s="12"/>
       <c r="L12" s="12"/>
       <c r="M12" s="12"/>
       <c r="N12" s="12"/>
       <c r="O12" s="13"/>
       <c r="P12" s="12"/>
       <c r="Q12" s="12"/>
       <c r="R12" s="12"/>
       <c r="S12" s="12"/>
       <c r="T12" s="12"/>
       <c r="U12" s="12"/>
       <c r="V12" s="12"/>
       <c r="W12" s="12"/>
       <c r="X12" s="12"/>
       <c r="Y12" s="70"/>
       <c r="Z12" s="12"/>
       <c r="AA12" s="12"/>
       <c r="AB12" s="12"/>
       <c r="AC12" s="12"/>
       <c r="AD12" s="12"/>
       <c r="AE12" s="12"/>
       <c r="AF12" s="12"/>
       <c r="AH12" s="13"/>
     </row>
     <row r="13" spans="1:35" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A13" s="153" t="s">
+      <c r="A13" s="159" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="172"/>
-      <c r="C13" s="172"/>
+      <c r="B13" s="160"/>
+      <c r="C13" s="160"/>
       <c r="E13" s="13">
         <v>8085</v>
       </c>
       <c r="F13" s="12"/>
       <c r="G13" s="12">
         <v>1998</v>
       </c>
       <c r="H13" s="12"/>
       <c r="I13" s="12">
         <v>1908</v>
       </c>
       <c r="J13" s="12"/>
       <c r="K13" s="12">
         <v>1872</v>
       </c>
       <c r="L13" s="12"/>
       <c r="M13" s="12">
         <v>1869</v>
       </c>
       <c r="N13" s="12"/>
       <c r="O13" s="13">
         <f>SUM(G13,I13,K13,M13)</f>
         <v>7647</v>
       </c>
       <c r="P13" s="12"/>
@@ -30752,55 +30752,55 @@
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
       <c r="N14" s="12"/>
       <c r="O14" s="13"/>
       <c r="P14" s="12"/>
       <c r="Q14" s="12"/>
       <c r="R14" s="12"/>
       <c r="S14" s="12"/>
       <c r="T14" s="12"/>
       <c r="U14" s="12"/>
       <c r="V14" s="12"/>
       <c r="W14" s="12"/>
       <c r="X14" s="12"/>
       <c r="Y14" s="70"/>
       <c r="Z14" s="12"/>
       <c r="AA14" s="12"/>
       <c r="AB14" s="12"/>
       <c r="AC14" s="12"/>
       <c r="AD14" s="12"/>
       <c r="AE14" s="12"/>
       <c r="AF14" s="12"/>
       <c r="AH14" s="13"/>
     </row>
     <row r="15" spans="1:35" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A15" s="153" t="s">
+      <c r="A15" s="159" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="172"/>
-      <c r="C15" s="172"/>
+      <c r="B15" s="160"/>
+      <c r="C15" s="160"/>
       <c r="E15" s="13">
         <v>3812</v>
       </c>
       <c r="F15" s="12"/>
       <c r="G15" s="12">
         <v>651</v>
       </c>
       <c r="H15" s="12"/>
       <c r="I15" s="12">
         <v>630</v>
       </c>
       <c r="J15" s="12"/>
       <c r="K15" s="12">
         <v>760</v>
       </c>
       <c r="L15" s="12"/>
       <c r="M15" s="12">
         <v>911</v>
       </c>
       <c r="N15" s="12"/>
       <c r="O15" s="13">
         <f>SUM(G15,I15,K15,M15)</f>
         <v>2952</v>
       </c>
       <c r="P15" s="12"/>
@@ -30851,53 +30851,53 @@
       <c r="N16" s="12"/>
       <c r="O16" s="15"/>
       <c r="P16" s="12"/>
       <c r="Q16" s="12"/>
       <c r="R16" s="12"/>
       <c r="S16" s="14"/>
       <c r="T16" s="12"/>
       <c r="U16" s="12"/>
       <c r="V16" s="14"/>
       <c r="W16" s="12"/>
       <c r="X16" s="12"/>
       <c r="Y16" s="70"/>
       <c r="Z16" s="12"/>
       <c r="AA16" s="14"/>
       <c r="AB16" s="12"/>
       <c r="AC16" s="12"/>
       <c r="AD16" s="14"/>
       <c r="AE16" s="12"/>
       <c r="AF16" s="12"/>
       <c r="AH16" s="15"/>
     </row>
     <row r="17" spans="1:34" s="2" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A17" s="161" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="171"/>
-[...1 lines deleted...]
-      <c r="D17" s="171"/>
+      <c r="B17" s="162"/>
+      <c r="C17" s="162"/>
+      <c r="D17" s="162"/>
       <c r="E17" s="110">
         <f>SUM(E11:E15)</f>
         <v>20085</v>
       </c>
       <c r="F17" s="111"/>
       <c r="G17" s="112">
         <f>SUM(G11:G15)</f>
         <v>5231</v>
       </c>
       <c r="H17" s="111"/>
       <c r="I17" s="112">
         <f>SUM(I11:I15)</f>
         <v>4271</v>
       </c>
       <c r="J17" s="111"/>
       <c r="K17" s="112">
         <f>SUM(K11:K15)</f>
         <v>4298</v>
       </c>
       <c r="L17" s="111"/>
       <c r="M17" s="112">
         <f>SUM(M11:M15)</f>
         <v>4979</v>
       </c>
       <c r="N17" s="111"/>
@@ -30997,297 +30997,297 @@
       <c r="N19" s="12"/>
       <c r="O19" s="29"/>
       <c r="P19" s="12"/>
       <c r="Q19" s="12"/>
       <c r="R19" s="12"/>
       <c r="S19" s="12"/>
       <c r="T19" s="12"/>
       <c r="U19" s="12"/>
       <c r="V19" s="12"/>
       <c r="W19" s="12"/>
       <c r="X19" s="12"/>
       <c r="Y19" s="12"/>
       <c r="Z19" s="12"/>
       <c r="AA19" s="12"/>
       <c r="AB19" s="12"/>
       <c r="AC19" s="12"/>
       <c r="AD19" s="12"/>
       <c r="AE19" s="12"/>
       <c r="AF19" s="12"/>
     </row>
     <row r="20" spans="1:34" s="83" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A20" s="31"/>
       <c r="B20" s="32"/>
       <c r="C20" s="32"/>
       <c r="D20" s="2"/>
-      <c r="E20" s="137" t="s">
+      <c r="E20" s="146" t="s">
         <v>42</v>
       </c>
-      <c r="F20" s="138"/>
-[...17 lines deleted...]
-      <c r="X20" s="138"/>
+      <c r="F20" s="147"/>
+      <c r="G20" s="147"/>
+      <c r="H20" s="147"/>
+      <c r="I20" s="147"/>
+      <c r="J20" s="147"/>
+      <c r="K20" s="147"/>
+      <c r="L20" s="147"/>
+      <c r="M20" s="147"/>
+      <c r="N20" s="147"/>
+      <c r="O20" s="147"/>
+      <c r="P20" s="147"/>
+      <c r="Q20" s="147"/>
+      <c r="R20" s="147"/>
+      <c r="S20" s="147"/>
+      <c r="T20" s="147"/>
+      <c r="U20" s="147"/>
+      <c r="V20" s="147"/>
+      <c r="W20" s="147"/>
+      <c r="X20" s="147"/>
       <c r="Y20" s="57"/>
-      <c r="Z20" s="138" t="s">
+      <c r="Z20" s="147" t="s">
         <v>6</v>
       </c>
-      <c r="AA20" s="138"/>
-      <c r="AB20" s="145"/>
+      <c r="AA20" s="147"/>
+      <c r="AB20" s="175"/>
       <c r="AC20" s="2"/>
       <c r="AD20" s="59" t="s">
         <v>51</v>
       </c>
       <c r="AE20" s="2"/>
       <c r="AF20" s="116" t="s">
         <v>6</v>
       </c>
       <c r="AG20" s="2"/>
       <c r="AH20" s="3" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:34" s="83" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A21" s="31"/>
       <c r="B21" s="32"/>
       <c r="C21" s="32"/>
       <c r="D21" s="2"/>
       <c r="E21" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
       <c r="N21" s="2"/>
       <c r="O21" s="4" t="s">
         <v>7</v>
       </c>
       <c r="P21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="R21" s="2"/>
       <c r="S21" s="2"/>
       <c r="T21" s="2"/>
-      <c r="U21" s="141" t="s">
+      <c r="U21" s="139" t="s">
         <v>8</v>
       </c>
-      <c r="V21" s="183"/>
-      <c r="W21" s="183"/>
+      <c r="V21" s="140"/>
+      <c r="W21" s="140"/>
       <c r="X21" s="50"/>
       <c r="Y21" s="2"/>
-      <c r="Z21" s="147" t="s">
+      <c r="Z21" s="148" t="s">
         <v>8</v>
       </c>
-      <c r="AA21" s="178"/>
-      <c r="AB21" s="178"/>
+      <c r="AA21" s="149"/>
+      <c r="AB21" s="149"/>
       <c r="AC21" s="2"/>
       <c r="AD21" s="59" t="s">
         <v>9</v>
       </c>
       <c r="AE21" s="2"/>
-      <c r="AF21" s="129" t="s">
+      <c r="AF21" s="154" t="s">
         <v>11</v>
       </c>
       <c r="AG21" s="2"/>
       <c r="AH21" s="4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:34" s="83" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A22" s="31"/>
       <c r="B22" s="32"/>
       <c r="C22" s="32"/>
       <c r="D22" s="2"/>
       <c r="E22" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F22" s="2"/>
-      <c r="G22" s="141" t="s">
+      <c r="G22" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="H22" s="176"/>
-[...4 lines deleted...]
-      <c r="M22" s="176"/>
+      <c r="H22" s="158"/>
+      <c r="I22" s="158"/>
+      <c r="J22" s="158"/>
+      <c r="K22" s="158"/>
+      <c r="L22" s="158"/>
+      <c r="M22" s="158"/>
       <c r="N22" s="2"/>
       <c r="O22" s="4" t="s">
         <v>10</v>
       </c>
       <c r="P22" s="2"/>
-      <c r="Q22" s="150" t="s">
+      <c r="Q22" s="141" t="s">
         <v>11</v>
       </c>
-      <c r="R22" s="150"/>
-      <c r="S22" s="150"/>
+      <c r="R22" s="141"/>
+      <c r="S22" s="141"/>
       <c r="T22" s="48"/>
-      <c r="U22" s="150" t="s">
+      <c r="U22" s="141" t="s">
         <v>12</v>
       </c>
-      <c r="V22" s="150"/>
-      <c r="W22" s="150"/>
+      <c r="V22" s="141"/>
+      <c r="W22" s="141"/>
       <c r="X22" s="51"/>
       <c r="Y22" s="48"/>
-      <c r="Z22" s="150" t="s">
+      <c r="Z22" s="141" t="s">
         <v>12</v>
       </c>
-      <c r="AA22" s="150"/>
-      <c r="AB22" s="150"/>
+      <c r="AA22" s="141"/>
+      <c r="AB22" s="141"/>
       <c r="AC22" s="65"/>
       <c r="AD22" s="58" t="s">
         <v>10</v>
       </c>
       <c r="AE22" s="2"/>
-      <c r="AF22" s="130"/>
+      <c r="AF22" s="155"/>
       <c r="AG22" s="2"/>
       <c r="AH22" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:34" s="83" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A23" s="31"/>
       <c r="B23" s="32"/>
       <c r="C23" s="32"/>
       <c r="D23" s="2"/>
       <c r="E23" s="8">
         <v>45291</v>
       </c>
       <c r="F23" s="5"/>
       <c r="G23" s="6">
         <v>45382</v>
       </c>
       <c r="H23" s="7"/>
       <c r="I23" s="7">
         <v>45473</v>
       </c>
       <c r="J23" s="7"/>
       <c r="K23" s="7">
         <v>45565</v>
       </c>
       <c r="L23" s="7"/>
       <c r="M23" s="7">
         <v>45657</v>
       </c>
       <c r="N23" s="7"/>
       <c r="O23" s="8">
         <v>45657</v>
       </c>
       <c r="P23" s="5"/>
       <c r="Q23" s="6">
         <v>45747</v>
       </c>
       <c r="R23" s="7"/>
       <c r="S23" s="7">
         <v>45838</v>
       </c>
       <c r="T23" s="7"/>
-      <c r="U23" s="142" t="s">
+      <c r="U23" s="144" t="s">
         <v>13</v>
       </c>
-      <c r="V23" s="177"/>
-      <c r="W23" s="177"/>
+      <c r="V23" s="145"/>
+      <c r="W23" s="145"/>
       <c r="X23" s="52"/>
       <c r="Y23" s="7"/>
-      <c r="Z23" s="142" t="s">
+      <c r="Z23" s="144" t="s">
         <v>14</v>
       </c>
-      <c r="AA23" s="177"/>
-      <c r="AB23" s="198"/>
+      <c r="AA23" s="145"/>
+      <c r="AB23" s="182"/>
       <c r="AC23" s="5"/>
       <c r="AD23" s="8">
         <v>45930</v>
       </c>
       <c r="AE23" s="2"/>
       <c r="AF23" s="8">
         <v>46022</v>
       </c>
       <c r="AG23" s="64"/>
       <c r="AH23" s="8">
         <v>46022</v>
       </c>
     </row>
     <row r="24" spans="1:34" s="83" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="13"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="12"/>
       <c r="I24" s="12"/>
       <c r="J24" s="12"/>
       <c r="K24" s="12"/>
       <c r="L24" s="12"/>
       <c r="M24" s="12"/>
       <c r="N24" s="12"/>
       <c r="O24" s="13"/>
       <c r="P24" s="12"/>
       <c r="Q24" s="12"/>
       <c r="R24" s="12"/>
       <c r="S24" s="12"/>
       <c r="T24" s="12"/>
       <c r="U24" s="2"/>
       <c r="V24" s="12"/>
       <c r="W24" s="2"/>
       <c r="X24" s="2"/>
       <c r="Y24" s="68"/>
       <c r="Z24" s="2"/>
       <c r="AA24" s="2"/>
       <c r="AB24" s="2"/>
       <c r="AC24" s="2"/>
       <c r="AD24" s="2"/>
       <c r="AE24" s="2"/>
       <c r="AF24" s="2"/>
       <c r="AG24" s="2"/>
       <c r="AH24" s="9"/>
     </row>
     <row r="25" spans="1:34" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="153" t="s">
+      <c r="A25" s="159" t="s">
         <v>52</v>
       </c>
-      <c r="B25" s="172"/>
-      <c r="C25" s="172"/>
+      <c r="B25" s="160"/>
+      <c r="C25" s="160"/>
       <c r="E25" s="11">
         <v>9861</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10">
         <v>2494</v>
       </c>
       <c r="H25" s="10"/>
       <c r="I25" s="10">
         <v>1968</v>
       </c>
       <c r="J25" s="10"/>
       <c r="K25" s="10">
         <v>2066</v>
       </c>
       <c r="L25" s="10"/>
       <c r="M25" s="10">
         <v>2671</v>
       </c>
       <c r="N25" s="10"/>
       <c r="O25" s="11">
         <f>SUM(G25,I25,K25,M25)</f>
         <v>9199</v>
       </c>
       <c r="P25" s="10"/>
@@ -31335,55 +31335,55 @@
       <c r="K26" s="12"/>
       <c r="L26" s="12"/>
       <c r="M26" s="12"/>
       <c r="N26" s="12"/>
       <c r="O26" s="13"/>
       <c r="P26" s="12"/>
       <c r="Q26" s="12"/>
       <c r="R26" s="12"/>
       <c r="S26" s="12"/>
       <c r="T26" s="12"/>
       <c r="U26" s="12"/>
       <c r="V26" s="12"/>
       <c r="W26" s="12"/>
       <c r="X26" s="12"/>
       <c r="Y26" s="70"/>
       <c r="Z26" s="12"/>
       <c r="AA26" s="12"/>
       <c r="AB26" s="12"/>
       <c r="AC26" s="12"/>
       <c r="AD26" s="12"/>
       <c r="AE26" s="12"/>
       <c r="AF26" s="12"/>
       <c r="AH26" s="13"/>
     </row>
     <row r="27" spans="1:34" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="153" t="s">
+      <c r="A27" s="159" t="s">
         <v>53</v>
       </c>
-      <c r="B27" s="172"/>
-      <c r="C27" s="172"/>
+      <c r="B27" s="160"/>
+      <c r="C27" s="160"/>
       <c r="E27" s="13">
         <v>761</v>
       </c>
       <c r="F27" s="12"/>
       <c r="G27" s="12">
         <v>169</v>
       </c>
       <c r="H27" s="12"/>
       <c r="I27" s="12">
         <v>111</v>
       </c>
       <c r="J27" s="12"/>
       <c r="K27" s="12">
         <v>164</v>
       </c>
       <c r="L27" s="12"/>
       <c r="M27" s="12">
         <v>245</v>
       </c>
       <c r="N27" s="12"/>
       <c r="O27" s="13">
         <f>SUM(G27,I27,K27,M27)</f>
         <v>689</v>
       </c>
       <c r="P27" s="12"/>
@@ -31528,53 +31528,53 @@
       <c r="N30" s="12"/>
       <c r="O30" s="15"/>
       <c r="P30" s="12"/>
       <c r="Q30" s="14"/>
       <c r="R30" s="12"/>
       <c r="S30" s="14"/>
       <c r="T30" s="12"/>
       <c r="U30" s="12"/>
       <c r="V30" s="14"/>
       <c r="W30" s="12"/>
       <c r="X30" s="12"/>
       <c r="Y30" s="70"/>
       <c r="Z30" s="12"/>
       <c r="AA30" s="14"/>
       <c r="AB30" s="12"/>
       <c r="AC30" s="12"/>
       <c r="AD30" s="14"/>
       <c r="AE30" s="12"/>
       <c r="AF30" s="12"/>
       <c r="AH30" s="15"/>
     </row>
     <row r="31" spans="1:34" s="2" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="161" t="s">
         <v>20</v>
       </c>
-      <c r="B31" s="171"/>
-[...1 lines deleted...]
-      <c r="D31" s="171"/>
+      <c r="B31" s="162"/>
+      <c r="C31" s="162"/>
+      <c r="D31" s="162"/>
       <c r="E31" s="110">
         <f>SUM(E25:E29)</f>
         <v>15294</v>
       </c>
       <c r="F31" s="111"/>
       <c r="G31" s="112">
         <f>SUM(G25:G29)</f>
         <v>3786</v>
       </c>
       <c r="H31" s="111"/>
       <c r="I31" s="112">
         <f>SUM(I25:I29)</f>
         <v>3253</v>
       </c>
       <c r="J31" s="111"/>
       <c r="K31" s="112">
         <f>SUM(K25:K29)</f>
         <v>3362</v>
       </c>
       <c r="L31" s="111"/>
       <c r="M31" s="112">
         <f>SUM(M25:M29)</f>
         <v>4030</v>
       </c>
       <c r="N31" s="111"/>
@@ -31636,53 +31636,53 @@
       <c r="O32" s="13"/>
       <c r="P32" s="12"/>
       <c r="Q32" s="12"/>
       <c r="R32" s="12"/>
       <c r="S32" s="12"/>
       <c r="T32" s="12"/>
       <c r="U32" s="12"/>
       <c r="V32" s="12"/>
       <c r="W32" s="12"/>
       <c r="X32" s="12"/>
       <c r="Y32" s="70"/>
       <c r="Z32" s="12"/>
       <c r="AA32" s="12"/>
       <c r="AB32" s="12"/>
       <c r="AC32" s="12"/>
       <c r="AD32" s="12"/>
       <c r="AE32" s="12"/>
       <c r="AF32" s="12"/>
       <c r="AG32" s="12"/>
       <c r="AH32" s="13"/>
     </row>
     <row r="33" spans="1:35" s="2" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A33" s="161" t="s">
         <v>43</v>
       </c>
-      <c r="B33" s="171"/>
-[...1 lines deleted...]
-      <c r="D33" s="171"/>
+      <c r="B33" s="162"/>
+      <c r="C33" s="162"/>
+      <c r="D33" s="162"/>
       <c r="E33" s="35">
         <f>+E17-E31</f>
         <v>4791</v>
       </c>
       <c r="F33" s="10"/>
       <c r="G33" s="34">
         <f>+G17-G31</f>
         <v>1445</v>
       </c>
       <c r="H33" s="10"/>
       <c r="I33" s="34">
         <f>+I17-I31</f>
         <v>1018</v>
       </c>
       <c r="J33" s="10"/>
       <c r="K33" s="34">
         <f>+K17-K31</f>
         <v>936</v>
       </c>
       <c r="L33" s="10"/>
       <c r="M33" s="34">
         <f>+M17-M31</f>
         <v>949</v>
       </c>
       <c r="N33" s="10"/>
@@ -31760,178 +31760,178 @@
       <c r="AD34" s="12"/>
       <c r="AE34" s="12"/>
       <c r="AF34" s="12"/>
       <c r="AG34" s="12"/>
       <c r="AH34" s="21"/>
     </row>
     <row r="35" spans="1:35" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="U35" s="12"/>
       <c r="V35" s="12"/>
       <c r="W35" s="12"/>
       <c r="X35" s="12"/>
       <c r="Y35" s="12"/>
       <c r="Z35" s="12"/>
       <c r="AA35" s="12"/>
     </row>
     <row r="36" spans="1:35" s="2" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="U36" s="12"/>
       <c r="V36" s="12"/>
       <c r="W36" s="12"/>
       <c r="X36" s="12"/>
       <c r="Y36" s="12"/>
       <c r="Z36" s="12"/>
       <c r="AA36" s="12"/>
     </row>
     <row r="37" spans="1:35" s="22" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="131" t="s">
+      <c r="A37" s="165" t="s">
         <v>134</v>
       </c>
-      <c r="B37" s="133"/>
-[...31 lines deleted...]
-      <c r="AH37" s="133"/>
+      <c r="B37" s="166"/>
+      <c r="C37" s="166"/>
+      <c r="D37" s="166"/>
+      <c r="E37" s="166"/>
+      <c r="F37" s="166"/>
+      <c r="G37" s="166"/>
+      <c r="H37" s="166"/>
+      <c r="I37" s="166"/>
+      <c r="J37" s="166"/>
+      <c r="K37" s="166"/>
+      <c r="L37" s="166"/>
+      <c r="M37" s="166"/>
+      <c r="N37" s="166"/>
+      <c r="O37" s="166"/>
+      <c r="P37" s="166"/>
+      <c r="Q37" s="166"/>
+      <c r="R37" s="166"/>
+      <c r="S37" s="166"/>
+      <c r="T37" s="166"/>
+      <c r="U37" s="166"/>
+      <c r="V37" s="166"/>
+      <c r="W37" s="166"/>
+      <c r="X37" s="166"/>
+      <c r="Y37" s="166"/>
+      <c r="Z37" s="166"/>
+      <c r="AA37" s="166"/>
+      <c r="AB37" s="166"/>
+      <c r="AC37" s="166"/>
+      <c r="AD37" s="166"/>
+      <c r="AE37" s="166"/>
+      <c r="AF37" s="166"/>
+      <c r="AG37" s="166"/>
+      <c r="AH37" s="166"/>
     </row>
     <row r="38" spans="1:35" ht="6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="U38" s="12"/>
       <c r="V38" s="12"/>
       <c r="W38" s="12"/>
       <c r="X38" s="12"/>
       <c r="Y38" s="2"/>
       <c r="Z38" s="2"/>
       <c r="AA38" s="2"/>
     </row>
     <row r="39" spans="1:35" s="85" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="197" t="s">
+      <c r="A39" s="183" t="s">
         <v>135</v>
       </c>
-      <c r="B39" s="197"/>
-[...31 lines deleted...]
-      <c r="AH39" s="197"/>
+      <c r="B39" s="183"/>
+      <c r="C39" s="183"/>
+      <c r="D39" s="183"/>
+      <c r="E39" s="183"/>
+      <c r="F39" s="183"/>
+      <c r="G39" s="183"/>
+      <c r="H39" s="183"/>
+      <c r="I39" s="183"/>
+      <c r="J39" s="183"/>
+      <c r="K39" s="183"/>
+      <c r="L39" s="183"/>
+      <c r="M39" s="183"/>
+      <c r="N39" s="183"/>
+      <c r="O39" s="183"/>
+      <c r="P39" s="183"/>
+      <c r="Q39" s="183"/>
+      <c r="R39" s="183"/>
+      <c r="S39" s="183"/>
+      <c r="T39" s="183"/>
+      <c r="U39" s="183"/>
+      <c r="V39" s="183"/>
+      <c r="W39" s="183"/>
+      <c r="X39" s="183"/>
+      <c r="Y39" s="183"/>
+      <c r="Z39" s="183"/>
+      <c r="AA39" s="183"/>
+      <c r="AB39" s="183"/>
+      <c r="AC39" s="183"/>
+      <c r="AD39" s="183"/>
+      <c r="AE39" s="183"/>
+      <c r="AF39" s="183"/>
+      <c r="AG39" s="183"/>
+      <c r="AH39" s="183"/>
       <c r="AI39" s="103"/>
     </row>
     <row r="40" spans="1:35" ht="6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="U40" s="12"/>
       <c r="V40" s="12"/>
       <c r="W40" s="12"/>
       <c r="X40" s="12"/>
     </row>
     <row r="41" spans="1:35" s="85" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A41" s="131" t="s">
+      <c r="A41" s="165" t="s">
         <v>125</v>
       </c>
-      <c r="B41" s="133"/>
-[...31 lines deleted...]
-      <c r="AH41" s="133"/>
+      <c r="B41" s="166"/>
+      <c r="C41" s="166"/>
+      <c r="D41" s="166"/>
+      <c r="E41" s="166"/>
+      <c r="F41" s="166"/>
+      <c r="G41" s="166"/>
+      <c r="H41" s="166"/>
+      <c r="I41" s="166"/>
+      <c r="J41" s="166"/>
+      <c r="K41" s="166"/>
+      <c r="L41" s="166"/>
+      <c r="M41" s="166"/>
+      <c r="N41" s="166"/>
+      <c r="O41" s="166"/>
+      <c r="P41" s="166"/>
+      <c r="Q41" s="166"/>
+      <c r="R41" s="166"/>
+      <c r="S41" s="166"/>
+      <c r="T41" s="166"/>
+      <c r="U41" s="166"/>
+      <c r="V41" s="166"/>
+      <c r="W41" s="166"/>
+      <c r="X41" s="166"/>
+      <c r="Y41" s="166"/>
+      <c r="Z41" s="166"/>
+      <c r="AA41" s="166"/>
+      <c r="AB41" s="166"/>
+      <c r="AC41" s="166"/>
+      <c r="AD41" s="166"/>
+      <c r="AE41" s="166"/>
+      <c r="AF41" s="166"/>
+      <c r="AG41" s="166"/>
+      <c r="AH41" s="166"/>
     </row>
     <row r="42" spans="1:35" x14ac:dyDescent="0.3">
       <c r="U42" s="10"/>
       <c r="V42" s="10"/>
       <c r="W42" s="10"/>
       <c r="X42" s="10"/>
     </row>
     <row r="43" spans="1:35" x14ac:dyDescent="0.3">
       <c r="U43" s="12"/>
       <c r="V43" s="12"/>
       <c r="W43" s="12"/>
       <c r="X43" s="12"/>
     </row>
     <row r="44" spans="1:35" x14ac:dyDescent="0.3">
       <c r="U44" s="12"/>
       <c r="V44" s="12"/>
       <c r="W44" s="12"/>
       <c r="X44" s="12"/>
     </row>
     <row r="45" spans="1:35" x14ac:dyDescent="0.3">
       <c r="U45" s="12"/>
       <c r="V45" s="12"/>
       <c r="W45" s="12"/>
       <c r="X45" s="12"/>
       <c r="Y45" s="28"/>
@@ -32063,86 +32063,86 @@
       <c r="W70" s="28"/>
       <c r="X70" s="27"/>
     </row>
     <row r="71" spans="21:24" x14ac:dyDescent="0.3">
       <c r="V71" s="12"/>
       <c r="W71" s="12"/>
     </row>
     <row r="72" spans="21:24" x14ac:dyDescent="0.3">
       <c r="V72" s="12"/>
       <c r="W72" s="12"/>
     </row>
     <row r="73" spans="21:24" x14ac:dyDescent="0.3">
       <c r="V73" s="12"/>
       <c r="W73" s="12"/>
     </row>
     <row r="74" spans="21:24" x14ac:dyDescent="0.3">
       <c r="V74" s="12"/>
       <c r="W74" s="12"/>
     </row>
     <row r="75" spans="21:24" x14ac:dyDescent="0.3">
       <c r="V75" s="12"/>
       <c r="W75" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="36">
-    <mergeCell ref="Q8:S8"/>
-[...18 lines deleted...]
-    <mergeCell ref="Z22:AB22"/>
     <mergeCell ref="Y1:AH1"/>
     <mergeCell ref="AF7:AF8"/>
     <mergeCell ref="AF21:AF22"/>
     <mergeCell ref="A37:AH37"/>
     <mergeCell ref="A39:AH39"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="Z7:AB7"/>
     <mergeCell ref="Z8:AB8"/>
     <mergeCell ref="Z9:AB9"/>
     <mergeCell ref="E6:X6"/>
     <mergeCell ref="Z6:AB6"/>
     <mergeCell ref="G8:M8"/>
     <mergeCell ref="U7:W7"/>
     <mergeCell ref="U8:W8"/>
     <mergeCell ref="U9:W9"/>
+    <mergeCell ref="A41:AH41"/>
+    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="A17:D17"/>
+    <mergeCell ref="A31:D31"/>
+    <mergeCell ref="U23:W23"/>
+    <mergeCell ref="Z23:AB23"/>
+    <mergeCell ref="Z20:AB20"/>
+    <mergeCell ref="Z21:AB21"/>
+    <mergeCell ref="Z22:AB22"/>
+    <mergeCell ref="Q8:S8"/>
+    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="A11:C11"/>
+    <mergeCell ref="E20:X20"/>
+    <mergeCell ref="U21:W21"/>
+    <mergeCell ref="G22:M22"/>
+    <mergeCell ref="Q22:S22"/>
+    <mergeCell ref="U22:W22"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="68" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7AB7938A-4BFB-490C-8182-69A64F5D3B26}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AH55"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" topLeftCell="A13" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="V39" sqref="V39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="11.7265625" style="1" customWidth="1"/>
     <col min="3" max="3" width="5.54296875" style="1" customWidth="1"/>
     <col min="4" max="4" width="1.1796875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.54296875" style="1" bestFit="1" customWidth="1"/>
@@ -32163,263 +32163,263 @@
     <col min="20" max="20" width="0.81640625" style="1" customWidth="1"/>
     <col min="21" max="21" width="2.81640625" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.7265625" style="1" customWidth="1"/>
     <col min="23" max="23" width="2.81640625" style="1" customWidth="1"/>
     <col min="24" max="24" width="0.81640625" style="1" customWidth="1"/>
     <col min="25" max="25" width="1.1796875" style="1" customWidth="1"/>
     <col min="26" max="26" width="2.54296875" style="1" customWidth="1"/>
     <col min="27" max="27" width="11.54296875" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="2.54296875" style="1" customWidth="1"/>
     <col min="29" max="29" width="1.54296875" style="1" customWidth="1"/>
     <col min="30" max="30" width="13.54296875" style="1" customWidth="1"/>
     <col min="31" max="31" width="0.7265625" style="1" customWidth="1"/>
     <col min="32" max="32" width="12.1796875" style="1" customWidth="1"/>
     <col min="33" max="33" width="0.81640625" style="1" customWidth="1"/>
     <col min="34" max="34" width="13.1796875" style="1" customWidth="1"/>
     <col min="35" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="21" x14ac:dyDescent="0.5">
       <c r="A1" s="60" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="61"/>
       <c r="C1" s="61"/>
       <c r="D1" s="61"/>
-      <c r="Y1" s="181"/>
-[...2 lines deleted...]
-      <c r="AB1" s="135" t="s">
+      <c r="Y1" s="134"/>
+      <c r="Z1" s="135"/>
+      <c r="AA1" s="135"/>
+      <c r="AB1" s="184" t="s">
         <v>119</v>
       </c>
-      <c r="AC1" s="135"/>
-[...4 lines deleted...]
-      <c r="AH1" s="136"/>
+      <c r="AC1" s="184"/>
+      <c r="AD1" s="184"/>
+      <c r="AE1" s="138"/>
+      <c r="AF1" s="138"/>
+      <c r="AG1" s="138"/>
+      <c r="AH1" s="138"/>
     </row>
     <row r="2" spans="1:34" ht="16" x14ac:dyDescent="0.4">
-      <c r="A2" s="156" t="s">
+      <c r="A2" s="136" t="s">
         <v>55</v>
       </c>
-      <c r="B2" s="174"/>
-[...2 lines deleted...]
-      <c r="E2" s="136"/>
+      <c r="B2" s="137"/>
+      <c r="C2" s="137"/>
+      <c r="D2" s="137"/>
+      <c r="E2" s="138"/>
     </row>
     <row r="3" spans="1:34" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
-      <c r="A3" s="156" t="s">
+      <c r="A3" s="136" t="s">
         <v>49</v>
       </c>
-      <c r="B3" s="174"/>
-[...1 lines deleted...]
-      <c r="D3" s="174"/>
+      <c r="B3" s="137"/>
+      <c r="C3" s="137"/>
+      <c r="D3" s="137"/>
     </row>
     <row r="4" spans="1:34" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="5" spans="1:34" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
       <c r="A5" s="25"/>
       <c r="B5" s="26"/>
       <c r="C5" s="26"/>
       <c r="D5" s="26"/>
     </row>
     <row r="6" spans="1:34" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.3">
-      <c r="E6" s="137" t="s">
+      <c r="E6" s="146" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="138"/>
-[...17 lines deleted...]
-      <c r="X6" s="138"/>
+      <c r="F6" s="147"/>
+      <c r="G6" s="147"/>
+      <c r="H6" s="147"/>
+      <c r="I6" s="147"/>
+      <c r="J6" s="147"/>
+      <c r="K6" s="147"/>
+      <c r="L6" s="147"/>
+      <c r="M6" s="147"/>
+      <c r="N6" s="147"/>
+      <c r="O6" s="147"/>
+      <c r="P6" s="147"/>
+      <c r="Q6" s="147"/>
+      <c r="R6" s="147"/>
+      <c r="S6" s="147"/>
+      <c r="T6" s="147"/>
+      <c r="U6" s="147"/>
+      <c r="V6" s="147"/>
+      <c r="W6" s="147"/>
+      <c r="X6" s="147"/>
       <c r="Y6" s="57"/>
-      <c r="Z6" s="138" t="s">
+      <c r="Z6" s="147" t="s">
         <v>6</v>
       </c>
-      <c r="AA6" s="138"/>
-      <c r="AB6" s="145"/>
+      <c r="AA6" s="147"/>
+      <c r="AB6" s="175"/>
       <c r="AD6" s="59" t="s">
         <v>50</v>
       </c>
       <c r="AF6" s="119" t="s">
         <v>6</v>
       </c>
       <c r="AH6" s="3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:34" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="E7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="U7" s="141" t="s">
+      <c r="U7" s="139" t="s">
         <v>8</v>
       </c>
-      <c r="V7" s="183"/>
-      <c r="W7" s="183"/>
+      <c r="V7" s="140"/>
+      <c r="W7" s="140"/>
       <c r="X7" s="50"/>
-      <c r="Z7" s="147" t="s">
+      <c r="Z7" s="148" t="s">
         <v>8</v>
       </c>
-      <c r="AA7" s="178"/>
-      <c r="AB7" s="178"/>
+      <c r="AA7" s="149"/>
+      <c r="AB7" s="149"/>
       <c r="AD7" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="AF7" s="129" t="s">
+      <c r="AF7" s="154" t="s">
         <v>11</v>
       </c>
       <c r="AH7" s="4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:34" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="E8" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="141" t="s">
+      <c r="G8" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="H8" s="176"/>
-[...4 lines deleted...]
-      <c r="M8" s="176"/>
+      <c r="H8" s="158"/>
+      <c r="I8" s="158"/>
+      <c r="J8" s="158"/>
+      <c r="K8" s="158"/>
+      <c r="L8" s="158"/>
+      <c r="M8" s="158"/>
       <c r="O8" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="Q8" s="141" t="s">
+      <c r="Q8" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="R8" s="199"/>
-      <c r="S8" s="199"/>
+      <c r="R8" s="181"/>
+      <c r="S8" s="181"/>
       <c r="T8" s="65"/>
-      <c r="U8" s="141" t="s">
+      <c r="U8" s="139" t="s">
         <v>12</v>
       </c>
-      <c r="V8" s="141"/>
-      <c r="W8" s="141"/>
+      <c r="V8" s="139"/>
+      <c r="W8" s="139"/>
       <c r="X8" s="51"/>
       <c r="Y8" s="48"/>
-      <c r="Z8" s="150" t="s">
+      <c r="Z8" s="141" t="s">
         <v>12</v>
       </c>
-      <c r="AA8" s="150"/>
-      <c r="AB8" s="150"/>
+      <c r="AA8" s="141"/>
+      <c r="AB8" s="141"/>
       <c r="AC8" s="65"/>
       <c r="AD8" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="AF8" s="130"/>
+      <c r="AF8" s="155"/>
       <c r="AH8" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:34" s="5" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="E9" s="8">
         <v>45291</v>
       </c>
       <c r="G9" s="6">
         <v>45382</v>
       </c>
       <c r="H9" s="7"/>
       <c r="I9" s="7">
         <v>45473</v>
       </c>
       <c r="J9" s="7"/>
       <c r="K9" s="7">
         <v>45565</v>
       </c>
       <c r="L9" s="7"/>
       <c r="M9" s="7">
         <v>45657</v>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="8">
         <v>45657</v>
       </c>
       <c r="Q9" s="6">
         <v>45747</v>
       </c>
       <c r="R9" s="7"/>
       <c r="S9" s="7">
         <v>45838</v>
       </c>
       <c r="T9" s="7"/>
-      <c r="U9" s="142" t="s">
+      <c r="U9" s="144" t="s">
         <v>13</v>
       </c>
-      <c r="V9" s="177"/>
-      <c r="W9" s="177"/>
+      <c r="V9" s="145"/>
+      <c r="W9" s="145"/>
       <c r="X9" s="52"/>
       <c r="Y9" s="7"/>
-      <c r="Z9" s="142" t="s">
+      <c r="Z9" s="144" t="s">
         <v>14</v>
       </c>
-      <c r="AA9" s="177"/>
-      <c r="AB9" s="198"/>
+      <c r="AA9" s="145"/>
+      <c r="AB9" s="182"/>
       <c r="AD9" s="8">
         <v>45930</v>
       </c>
       <c r="AF9" s="8">
         <v>46022</v>
       </c>
       <c r="AG9" s="64"/>
       <c r="AH9" s="8">
         <v>46022</v>
       </c>
     </row>
     <row r="10" spans="1:34" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="E10" s="9"/>
       <c r="O10" s="9"/>
       <c r="Y10" s="68"/>
       <c r="AH10" s="9"/>
     </row>
     <row r="11" spans="1:34" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A11" s="153" t="s">
+      <c r="A11" s="159" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="172"/>
-      <c r="C11" s="172"/>
+      <c r="B11" s="160"/>
+      <c r="C11" s="160"/>
       <c r="E11" s="11">
         <v>1795</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10">
         <v>520</v>
       </c>
       <c r="H11" s="10"/>
       <c r="I11" s="10">
         <v>513</v>
       </c>
       <c r="J11" s="10"/>
       <c r="K11" s="10">
         <v>507</v>
       </c>
       <c r="L11" s="10"/>
       <c r="M11" s="10">
         <v>574</v>
       </c>
       <c r="N11" s="10"/>
       <c r="O11" s="11">
         <f>SUM(G11,I11,K11,M11)</f>
         <v>2114</v>
       </c>
       <c r="P11" s="10"/>
@@ -32460,55 +32460,55 @@
       <c r="G12" s="12"/>
       <c r="H12" s="12"/>
       <c r="I12" s="12"/>
       <c r="J12" s="12"/>
       <c r="K12" s="12"/>
       <c r="L12" s="12"/>
       <c r="M12" s="12"/>
       <c r="N12" s="12"/>
       <c r="O12" s="13"/>
       <c r="P12" s="12"/>
       <c r="Q12" s="12"/>
       <c r="R12" s="12"/>
       <c r="S12" s="12"/>
       <c r="T12" s="12"/>
       <c r="U12" s="12"/>
       <c r="V12" s="12"/>
       <c r="W12" s="12"/>
       <c r="X12" s="12"/>
       <c r="Y12" s="70"/>
       <c r="Z12" s="12"/>
       <c r="AA12" s="12"/>
       <c r="AF12" s="12"/>
       <c r="AH12" s="13"/>
     </row>
     <row r="13" spans="1:34" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A13" s="153" t="s">
+      <c r="A13" s="159" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="172"/>
-      <c r="C13" s="172"/>
+      <c r="B13" s="160"/>
+      <c r="C13" s="160"/>
       <c r="E13" s="13">
         <v>4933</v>
       </c>
       <c r="F13" s="12"/>
       <c r="G13" s="12">
         <v>1359</v>
       </c>
       <c r="H13" s="12"/>
       <c r="I13" s="12">
         <v>1367</v>
       </c>
       <c r="J13" s="12"/>
       <c r="K13" s="12">
         <v>1343</v>
       </c>
       <c r="L13" s="12"/>
       <c r="M13" s="12">
         <v>1437</v>
       </c>
       <c r="N13" s="12"/>
       <c r="O13" s="13">
         <f>SUM(G13,I13,K13,M13)</f>
         <v>5506</v>
       </c>
       <c r="P13" s="12"/>
@@ -32549,55 +32549,55 @@
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
       <c r="N14" s="12"/>
       <c r="O14" s="13"/>
       <c r="P14" s="12"/>
       <c r="Q14" s="12"/>
       <c r="R14" s="12"/>
       <c r="S14" s="12"/>
       <c r="T14" s="12"/>
       <c r="U14" s="12"/>
       <c r="V14" s="12"/>
       <c r="W14" s="12"/>
       <c r="X14" s="12"/>
       <c r="Y14" s="70"/>
       <c r="Z14" s="12"/>
       <c r="AA14" s="12"/>
       <c r="AF14" s="12"/>
       <c r="AH14" s="13"/>
     </row>
     <row r="15" spans="1:34" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A15" s="153" t="s">
+      <c r="A15" s="159" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="172"/>
-      <c r="C15" s="172"/>
+      <c r="B15" s="160"/>
+      <c r="C15" s="160"/>
       <c r="E15" s="13">
         <v>8</v>
       </c>
       <c r="F15" s="12"/>
       <c r="G15" s="12">
         <v>0</v>
       </c>
       <c r="H15" s="12"/>
       <c r="I15" s="12">
         <v>0</v>
       </c>
       <c r="J15" s="12"/>
       <c r="K15" s="12">
         <v>10</v>
       </c>
       <c r="L15" s="12"/>
       <c r="M15" s="12">
         <v>2</v>
       </c>
       <c r="N15" s="12"/>
       <c r="O15" s="13">
         <f>SUM(G15,I15,K15,M15)</f>
         <v>12</v>
       </c>
       <c r="P15" s="12"/>
@@ -32641,52 +32641,52 @@
       <c r="J16" s="12"/>
       <c r="K16" s="14"/>
       <c r="L16" s="12"/>
       <c r="M16" s="14"/>
       <c r="N16" s="12"/>
       <c r="O16" s="15"/>
       <c r="P16" s="12"/>
       <c r="Q16" s="12"/>
       <c r="R16" s="12"/>
       <c r="S16" s="14"/>
       <c r="T16" s="12"/>
       <c r="U16" s="12"/>
       <c r="V16" s="12"/>
       <c r="W16" s="12"/>
       <c r="X16" s="12"/>
       <c r="Y16" s="70"/>
       <c r="Z16" s="12"/>
       <c r="AA16" s="12"/>
       <c r="AF16" s="12"/>
       <c r="AH16" s="15"/>
     </row>
     <row r="17" spans="1:34" s="2" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A17" s="161" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="171"/>
-      <c r="C17" s="171"/>
+      <c r="B17" s="162"/>
+      <c r="C17" s="162"/>
       <c r="E17" s="110">
         <f>SUM(E11:E15)</f>
         <v>6736</v>
       </c>
       <c r="F17" s="111"/>
       <c r="G17" s="112">
         <f>SUM(G11:G15)</f>
         <v>1879</v>
       </c>
       <c r="H17" s="111"/>
       <c r="I17" s="112">
         <f>SUM(I11:I15)</f>
         <v>1880</v>
       </c>
       <c r="J17" s="111"/>
       <c r="K17" s="112">
         <f>SUM(K11:K15)</f>
         <v>1860</v>
       </c>
       <c r="L17" s="111"/>
       <c r="M17" s="112">
         <f>SUM(M11:M15)</f>
         <v>2013</v>
       </c>
       <c r="N17" s="111"/>
@@ -32783,252 +32783,252 @@
       <c r="N19" s="12"/>
       <c r="O19" s="29"/>
       <c r="P19" s="12"/>
       <c r="Q19" s="12"/>
       <c r="R19" s="12"/>
       <c r="S19" s="12"/>
       <c r="T19" s="12"/>
       <c r="U19" s="12"/>
       <c r="V19" s="12"/>
       <c r="W19" s="12"/>
       <c r="X19" s="12"/>
       <c r="Y19" s="12"/>
       <c r="Z19" s="12"/>
       <c r="AA19" s="12"/>
       <c r="AB19" s="12"/>
       <c r="AC19" s="12"/>
       <c r="AD19" s="12"/>
       <c r="AF19" s="12"/>
       <c r="AG19" s="83"/>
       <c r="AH19" s="83"/>
     </row>
     <row r="20" spans="1:34" s="2" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A20" s="31"/>
       <c r="B20" s="32"/>
       <c r="C20" s="32"/>
-      <c r="E20" s="137" t="s">
+      <c r="E20" s="146" t="s">
         <v>42</v>
       </c>
-      <c r="F20" s="138"/>
-[...17 lines deleted...]
-      <c r="X20" s="138"/>
+      <c r="F20" s="147"/>
+      <c r="G20" s="147"/>
+      <c r="H20" s="147"/>
+      <c r="I20" s="147"/>
+      <c r="J20" s="147"/>
+      <c r="K20" s="147"/>
+      <c r="L20" s="147"/>
+      <c r="M20" s="147"/>
+      <c r="N20" s="147"/>
+      <c r="O20" s="147"/>
+      <c r="P20" s="147"/>
+      <c r="Q20" s="147"/>
+      <c r="R20" s="147"/>
+      <c r="S20" s="147"/>
+      <c r="T20" s="147"/>
+      <c r="U20" s="147"/>
+      <c r="V20" s="147"/>
+      <c r="W20" s="147"/>
+      <c r="X20" s="147"/>
       <c r="Y20" s="57"/>
-      <c r="Z20" s="138" t="s">
+      <c r="Z20" s="147" t="s">
         <v>6</v>
       </c>
-      <c r="AA20" s="138"/>
-      <c r="AB20" s="145"/>
+      <c r="AA20" s="147"/>
+      <c r="AB20" s="175"/>
       <c r="AD20" s="59" t="s">
         <v>51</v>
       </c>
       <c r="AF20" s="119" t="s">
         <v>6</v>
       </c>
       <c r="AH20" s="3" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:34" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A21" s="31"/>
       <c r="B21" s="32"/>
       <c r="C21" s="32"/>
       <c r="E21" s="3" t="s">
         <v>7</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="U21" s="141" t="s">
+      <c r="U21" s="139" t="s">
         <v>8</v>
       </c>
-      <c r="V21" s="183"/>
-      <c r="W21" s="183"/>
+      <c r="V21" s="140"/>
+      <c r="W21" s="140"/>
       <c r="X21" s="50"/>
-      <c r="Z21" s="147" t="s">
+      <c r="Z21" s="148" t="s">
         <v>8</v>
       </c>
-      <c r="AA21" s="178"/>
-      <c r="AB21" s="178"/>
+      <c r="AA21" s="149"/>
+      <c r="AB21" s="149"/>
       <c r="AD21" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="AF21" s="129" t="s">
+      <c r="AF21" s="154" t="s">
         <v>11</v>
       </c>
       <c r="AH21" s="4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:34" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A22" s="31"/>
       <c r="B22" s="32"/>
       <c r="C22" s="32"/>
       <c r="E22" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="G22" s="141" t="s">
+      <c r="G22" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="H22" s="176"/>
-[...4 lines deleted...]
-      <c r="M22" s="176"/>
+      <c r="H22" s="158"/>
+      <c r="I22" s="158"/>
+      <c r="J22" s="158"/>
+      <c r="K22" s="158"/>
+      <c r="L22" s="158"/>
+      <c r="M22" s="158"/>
       <c r="O22" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="Q22" s="150" t="s">
+      <c r="Q22" s="141" t="s">
         <v>11</v>
       </c>
-      <c r="R22" s="150"/>
-      <c r="S22" s="150"/>
+      <c r="R22" s="141"/>
+      <c r="S22" s="141"/>
       <c r="T22" s="48"/>
-      <c r="U22" s="150" t="s">
+      <c r="U22" s="141" t="s">
         <v>12</v>
       </c>
-      <c r="V22" s="150"/>
-      <c r="W22" s="150"/>
+      <c r="V22" s="141"/>
+      <c r="W22" s="141"/>
       <c r="X22" s="51"/>
       <c r="Y22" s="48"/>
-      <c r="Z22" s="150" t="s">
+      <c r="Z22" s="141" t="s">
         <v>12</v>
       </c>
-      <c r="AA22" s="150"/>
-      <c r="AB22" s="150"/>
+      <c r="AA22" s="141"/>
+      <c r="AB22" s="141"/>
       <c r="AC22" s="65"/>
       <c r="AD22" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="AF22" s="130"/>
+      <c r="AF22" s="155"/>
       <c r="AH22" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:34" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A23" s="31"/>
       <c r="B23" s="32"/>
       <c r="C23" s="32"/>
       <c r="E23" s="8">
         <v>45291</v>
       </c>
       <c r="F23" s="5"/>
       <c r="G23" s="6">
         <v>45382</v>
       </c>
       <c r="H23" s="7"/>
       <c r="I23" s="7">
         <v>45473</v>
       </c>
       <c r="J23" s="7"/>
       <c r="K23" s="7">
         <v>45565</v>
       </c>
       <c r="L23" s="7"/>
       <c r="M23" s="7">
         <v>45657</v>
       </c>
       <c r="N23" s="7"/>
       <c r="O23" s="8">
         <v>45657</v>
       </c>
       <c r="P23" s="5"/>
       <c r="Q23" s="6">
         <v>45747</v>
       </c>
       <c r="R23" s="7"/>
       <c r="S23" s="7">
         <v>45838</v>
       </c>
       <c r="T23" s="7"/>
-      <c r="U23" s="142" t="s">
+      <c r="U23" s="144" t="s">
         <v>13</v>
       </c>
-      <c r="V23" s="177"/>
-      <c r="W23" s="177"/>
+      <c r="V23" s="145"/>
+      <c r="W23" s="145"/>
       <c r="X23" s="52"/>
       <c r="Y23" s="7"/>
-      <c r="Z23" s="142" t="s">
+      <c r="Z23" s="144" t="s">
         <v>14</v>
       </c>
-      <c r="AA23" s="177"/>
-      <c r="AB23" s="198"/>
+      <c r="AA23" s="145"/>
+      <c r="AB23" s="182"/>
       <c r="AC23" s="5"/>
       <c r="AD23" s="8">
         <v>45930</v>
       </c>
       <c r="AF23" s="8">
         <v>46022</v>
       </c>
       <c r="AG23" s="64"/>
       <c r="AH23" s="8">
         <v>46022</v>
       </c>
     </row>
     <row r="24" spans="1:34" s="2" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="E24" s="13"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="12"/>
       <c r="I24" s="12"/>
       <c r="J24" s="12"/>
       <c r="K24" s="12"/>
       <c r="L24" s="12"/>
       <c r="M24" s="12"/>
       <c r="N24" s="12"/>
       <c r="O24" s="13"/>
       <c r="P24" s="12"/>
       <c r="Q24" s="12"/>
       <c r="R24" s="12"/>
       <c r="S24" s="12"/>
       <c r="T24" s="12"/>
       <c r="V24" s="12"/>
       <c r="Y24" s="68"/>
       <c r="AH24" s="9"/>
     </row>
     <row r="25" spans="1:34" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="153" t="s">
+      <c r="A25" s="159" t="s">
         <v>52</v>
       </c>
-      <c r="B25" s="172"/>
-      <c r="C25" s="172"/>
+      <c r="B25" s="160"/>
+      <c r="C25" s="160"/>
       <c r="E25" s="114">
         <v>4459</v>
       </c>
       <c r="F25" s="111"/>
       <c r="G25" s="111">
         <v>1220</v>
       </c>
       <c r="H25" s="111"/>
       <c r="I25" s="111">
         <v>995</v>
       </c>
       <c r="J25" s="111"/>
       <c r="K25" s="111">
         <v>961</v>
       </c>
       <c r="L25" s="111"/>
       <c r="M25" s="111">
         <v>1239</v>
       </c>
       <c r="N25" s="111"/>
       <c r="O25" s="114">
         <f>SUM(G25,I25,K25,M25)</f>
         <v>4415</v>
       </c>
       <c r="P25" s="111"/>
@@ -33071,55 +33071,55 @@
       <c r="G26" s="12"/>
       <c r="H26" s="12"/>
       <c r="I26" s="12"/>
       <c r="J26" s="12"/>
       <c r="K26" s="12"/>
       <c r="L26" s="12"/>
       <c r="M26" s="12"/>
       <c r="N26" s="12"/>
       <c r="O26" s="13"/>
       <c r="P26" s="12"/>
       <c r="Q26" s="12"/>
       <c r="R26" s="12"/>
       <c r="S26" s="12"/>
       <c r="T26" s="12"/>
       <c r="U26" s="12"/>
       <c r="V26" s="12"/>
       <c r="W26" s="12"/>
       <c r="X26" s="12"/>
       <c r="Y26" s="70"/>
       <c r="Z26" s="12"/>
       <c r="AA26" s="12"/>
       <c r="AF26" s="12"/>
       <c r="AH26" s="13"/>
     </row>
     <row r="27" spans="1:34" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="153" t="s">
+      <c r="A27" s="159" t="s">
         <v>53</v>
       </c>
-      <c r="B27" s="172"/>
-      <c r="C27" s="172"/>
+      <c r="B27" s="160"/>
+      <c r="C27" s="160"/>
       <c r="E27" s="13">
         <v>1751</v>
       </c>
       <c r="F27" s="12"/>
       <c r="G27" s="12">
         <v>347</v>
       </c>
       <c r="H27" s="12"/>
       <c r="I27" s="12">
         <v>265</v>
       </c>
       <c r="J27" s="12"/>
       <c r="K27" s="12">
         <v>259</v>
       </c>
       <c r="L27" s="12"/>
       <c r="M27" s="12">
         <v>470</v>
       </c>
       <c r="N27" s="12"/>
       <c r="O27" s="13">
         <f>SUM(G27,I27,K27,M27)</f>
         <v>1341</v>
       </c>
       <c r="P27" s="12"/>
@@ -33251,52 +33251,52 @@
       <c r="K30" s="14"/>
       <c r="L30" s="12"/>
       <c r="M30" s="14"/>
       <c r="N30" s="12"/>
       <c r="O30" s="15"/>
       <c r="P30" s="12"/>
       <c r="Q30" s="14"/>
       <c r="R30" s="12"/>
       <c r="S30" s="14"/>
       <c r="T30" s="12"/>
       <c r="U30" s="12"/>
       <c r="V30" s="14"/>
       <c r="W30" s="12"/>
       <c r="X30" s="12"/>
       <c r="Y30" s="70"/>
       <c r="Z30" s="12"/>
       <c r="AA30" s="14"/>
       <c r="AD30" s="14"/>
       <c r="AF30" s="12"/>
       <c r="AH30" s="15"/>
     </row>
     <row r="31" spans="1:34" s="2" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="161" t="s">
         <v>20</v>
       </c>
-      <c r="B31" s="171"/>
-      <c r="C31" s="171"/>
+      <c r="B31" s="162"/>
+      <c r="C31" s="162"/>
       <c r="E31" s="110">
         <f>SUM(E25:E29)</f>
         <v>8399</v>
       </c>
       <c r="F31" s="111"/>
       <c r="G31" s="112">
         <f>SUM(G25:G29)</f>
         <v>2165</v>
       </c>
       <c r="H31" s="111"/>
       <c r="I31" s="112">
         <f>SUM(I25:I29)</f>
         <v>1854</v>
       </c>
       <c r="J31" s="111"/>
       <c r="K31" s="112">
         <f>SUM(K25:K29)</f>
         <v>1811</v>
       </c>
       <c r="L31" s="111"/>
       <c r="M31" s="112">
         <f>SUM(M25:M29)</f>
         <v>2299</v>
       </c>
       <c r="N31" s="111"/>
@@ -33356,52 +33356,52 @@
       <c r="N32" s="12"/>
       <c r="O32" s="13"/>
       <c r="P32" s="12"/>
       <c r="Q32" s="12"/>
       <c r="R32" s="12"/>
       <c r="S32" s="12"/>
       <c r="T32" s="12"/>
       <c r="U32" s="12"/>
       <c r="V32" s="12"/>
       <c r="W32" s="12"/>
       <c r="X32" s="12"/>
       <c r="Y32" s="70"/>
       <c r="Z32" s="12"/>
       <c r="AA32" s="12"/>
       <c r="AB32" s="12"/>
       <c r="AC32" s="12"/>
       <c r="AD32" s="12"/>
       <c r="AF32" s="12"/>
       <c r="AG32" s="12"/>
       <c r="AH32" s="13"/>
     </row>
     <row r="33" spans="1:34" s="2" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A33" s="161" t="s">
         <v>43</v>
       </c>
-      <c r="B33" s="171"/>
-      <c r="C33" s="171"/>
+      <c r="B33" s="162"/>
+      <c r="C33" s="162"/>
       <c r="E33" s="35">
         <f>+E17-E31</f>
         <v>-1663</v>
       </c>
       <c r="F33" s="10"/>
       <c r="G33" s="34">
         <f>+G17-G31</f>
         <v>-286</v>
       </c>
       <c r="H33" s="10"/>
       <c r="I33" s="34">
         <f>+I17-I31</f>
         <v>26</v>
       </c>
       <c r="J33" s="10"/>
       <c r="K33" s="34">
         <f>+K17-K31</f>
         <v>49</v>
       </c>
       <c r="L33" s="10"/>
       <c r="M33" s="34">
         <f>+M17-M31</f>
         <v>-286</v>
       </c>
       <c r="N33" s="10"/>
@@ -33459,54 +33459,54 @@
       <c r="H34" s="10"/>
       <c r="I34" s="10"/>
       <c r="J34" s="10"/>
       <c r="K34" s="10"/>
       <c r="L34" s="10"/>
       <c r="M34" s="10"/>
       <c r="N34" s="10"/>
       <c r="O34" s="11"/>
       <c r="P34" s="10"/>
       <c r="Q34" s="10"/>
       <c r="R34" s="10"/>
       <c r="S34" s="10"/>
       <c r="T34" s="10"/>
       <c r="U34" s="10"/>
       <c r="V34" s="10"/>
       <c r="W34" s="10"/>
       <c r="X34" s="10"/>
       <c r="Y34" s="70"/>
       <c r="Z34" s="10"/>
       <c r="AA34" s="10"/>
       <c r="AF34" s="12"/>
       <c r="AG34" s="12"/>
       <c r="AH34" s="21"/>
     </row>
     <row r="35" spans="1:34" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A35" s="200" t="s">
+      <c r="A35" s="185" t="s">
         <v>56</v>
       </c>
-      <c r="B35" s="201"/>
+      <c r="B35" s="186"/>
       <c r="C35" s="32"/>
       <c r="E35" s="11"/>
       <c r="F35" s="10"/>
       <c r="G35" s="10"/>
       <c r="H35" s="10"/>
       <c r="I35" s="10"/>
       <c r="J35" s="10"/>
       <c r="K35" s="10"/>
       <c r="L35" s="10"/>
       <c r="M35" s="10"/>
       <c r="N35" s="10"/>
       <c r="O35" s="11"/>
       <c r="P35" s="10"/>
       <c r="Q35" s="10"/>
       <c r="R35" s="10"/>
       <c r="S35" s="10"/>
       <c r="T35" s="10"/>
       <c r="U35" s="10"/>
       <c r="V35" s="10"/>
       <c r="W35" s="10"/>
       <c r="X35" s="10"/>
       <c r="Y35" s="70"/>
       <c r="Z35" s="10"/>
       <c r="AA35" s="10"/>
     </row>
@@ -33696,345 +33696,345 @@
       <c r="K40" s="12"/>
       <c r="L40" s="12"/>
       <c r="M40" s="12"/>
       <c r="N40" s="12"/>
       <c r="O40" s="21"/>
       <c r="P40" s="12"/>
       <c r="Q40" s="12"/>
       <c r="R40" s="12"/>
       <c r="S40" s="12"/>
       <c r="T40" s="12"/>
       <c r="U40" s="12"/>
       <c r="V40" s="12"/>
       <c r="W40" s="12"/>
       <c r="X40" s="12"/>
       <c r="Y40" s="70"/>
       <c r="Z40" s="12"/>
       <c r="AA40" s="12"/>
     </row>
     <row r="41" spans="1:34" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="Y41" s="23"/>
     </row>
     <row r="42" spans="1:34" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="Y42" s="12"/>
     </row>
     <row r="43" spans="1:34" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A43" s="131" t="s">
+      <c r="A43" s="165" t="s">
         <v>132</v>
       </c>
-      <c r="B43" s="133"/>
-[...31 lines deleted...]
-      <c r="AH43" s="133"/>
+      <c r="B43" s="166"/>
+      <c r="C43" s="166"/>
+      <c r="D43" s="166"/>
+      <c r="E43" s="166"/>
+      <c r="F43" s="166"/>
+      <c r="G43" s="166"/>
+      <c r="H43" s="166"/>
+      <c r="I43" s="166"/>
+      <c r="J43" s="166"/>
+      <c r="K43" s="166"/>
+      <c r="L43" s="166"/>
+      <c r="M43" s="166"/>
+      <c r="N43" s="166"/>
+      <c r="O43" s="166"/>
+      <c r="P43" s="166"/>
+      <c r="Q43" s="166"/>
+      <c r="R43" s="166"/>
+      <c r="S43" s="166"/>
+      <c r="T43" s="166"/>
+      <c r="U43" s="166"/>
+      <c r="V43" s="166"/>
+      <c r="W43" s="166"/>
+      <c r="X43" s="166"/>
+      <c r="Y43" s="166"/>
+      <c r="Z43" s="166"/>
+      <c r="AA43" s="166"/>
+      <c r="AB43" s="166"/>
+      <c r="AC43" s="166"/>
+      <c r="AD43" s="166"/>
+      <c r="AE43" s="166"/>
+      <c r="AF43" s="166"/>
+      <c r="AG43" s="166"/>
+      <c r="AH43" s="166"/>
     </row>
     <row r="44" spans="1:34" s="2" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="1"/>
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="12"/>
       <c r="V44" s="12"/>
       <c r="W44" s="12"/>
       <c r="X44" s="12"/>
       <c r="AB44" s="1"/>
       <c r="AC44" s="1"/>
       <c r="AD44" s="1"/>
     </row>
     <row r="45" spans="1:34" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="197" t="s">
+      <c r="A45" s="183" t="s">
         <v>131</v>
       </c>
-      <c r="B45" s="197"/>
-[...31 lines deleted...]
-      <c r="AH45" s="197"/>
+      <c r="B45" s="183"/>
+      <c r="C45" s="183"/>
+      <c r="D45" s="183"/>
+      <c r="E45" s="183"/>
+      <c r="F45" s="183"/>
+      <c r="G45" s="183"/>
+      <c r="H45" s="183"/>
+      <c r="I45" s="183"/>
+      <c r="J45" s="183"/>
+      <c r="K45" s="183"/>
+      <c r="L45" s="183"/>
+      <c r="M45" s="183"/>
+      <c r="N45" s="183"/>
+      <c r="O45" s="183"/>
+      <c r="P45" s="183"/>
+      <c r="Q45" s="183"/>
+      <c r="R45" s="183"/>
+      <c r="S45" s="183"/>
+      <c r="T45" s="183"/>
+      <c r="U45" s="183"/>
+      <c r="V45" s="183"/>
+      <c r="W45" s="183"/>
+      <c r="X45" s="183"/>
+      <c r="Y45" s="183"/>
+      <c r="Z45" s="183"/>
+      <c r="AA45" s="183"/>
+      <c r="AB45" s="183"/>
+      <c r="AC45" s="183"/>
+      <c r="AD45" s="183"/>
+      <c r="AE45" s="183"/>
+      <c r="AF45" s="183"/>
+      <c r="AG45" s="183"/>
+      <c r="AH45" s="183"/>
     </row>
     <row r="46" spans="1:34" s="2" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="102"/>
       <c r="B46" s="103"/>
       <c r="C46" s="103"/>
       <c r="D46" s="103"/>
       <c r="E46" s="103"/>
       <c r="F46" s="103"/>
       <c r="G46" s="103"/>
       <c r="H46" s="103"/>
       <c r="I46" s="103"/>
       <c r="J46" s="103"/>
       <c r="K46" s="103"/>
       <c r="L46" s="103"/>
       <c r="M46" s="103"/>
       <c r="N46" s="103"/>
       <c r="O46" s="103"/>
       <c r="P46" s="103"/>
       <c r="Q46" s="103"/>
       <c r="R46" s="103"/>
       <c r="S46" s="103"/>
       <c r="T46" s="103"/>
       <c r="U46" s="103"/>
       <c r="V46" s="103"/>
       <c r="W46" s="103"/>
       <c r="X46" s="103"/>
       <c r="Y46" s="103"/>
       <c r="Z46" s="103"/>
       <c r="AA46" s="103"/>
       <c r="AB46" s="103"/>
       <c r="AC46" s="103"/>
       <c r="AD46" s="103"/>
     </row>
     <row r="47" spans="1:34" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A47" s="131" t="s">
+      <c r="A47" s="165" t="s">
         <v>126</v>
       </c>
-      <c r="B47" s="131"/>
-[...31 lines deleted...]
-      <c r="AH47" s="133"/>
+      <c r="B47" s="165"/>
+      <c r="C47" s="165"/>
+      <c r="D47" s="165"/>
+      <c r="E47" s="165"/>
+      <c r="F47" s="165"/>
+      <c r="G47" s="165"/>
+      <c r="H47" s="165"/>
+      <c r="I47" s="165"/>
+      <c r="J47" s="165"/>
+      <c r="K47" s="165"/>
+      <c r="L47" s="165"/>
+      <c r="M47" s="165"/>
+      <c r="N47" s="165"/>
+      <c r="O47" s="165"/>
+      <c r="P47" s="165"/>
+      <c r="Q47" s="165"/>
+      <c r="R47" s="165"/>
+      <c r="S47" s="165"/>
+      <c r="T47" s="165"/>
+      <c r="U47" s="165"/>
+      <c r="V47" s="165"/>
+      <c r="W47" s="165"/>
+      <c r="X47" s="165"/>
+      <c r="Y47" s="165"/>
+      <c r="Z47" s="165"/>
+      <c r="AA47" s="165"/>
+      <c r="AB47" s="165"/>
+      <c r="AC47" s="165"/>
+      <c r="AD47" s="165"/>
+      <c r="AE47" s="166"/>
+      <c r="AF47" s="166"/>
+      <c r="AG47" s="166"/>
+      <c r="AH47" s="166"/>
     </row>
     <row r="48" spans="1:34" s="2" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="102"/>
       <c r="B48" s="102"/>
       <c r="C48" s="102"/>
       <c r="D48" s="102"/>
       <c r="E48" s="102"/>
       <c r="F48" s="102"/>
       <c r="G48" s="102"/>
       <c r="H48" s="102"/>
       <c r="I48" s="102"/>
       <c r="J48" s="102"/>
       <c r="K48" s="102"/>
       <c r="L48" s="102"/>
       <c r="M48" s="102"/>
       <c r="N48" s="102"/>
       <c r="O48" s="102"/>
       <c r="P48" s="102"/>
       <c r="Q48" s="102"/>
       <c r="R48" s="102"/>
       <c r="S48" s="102"/>
       <c r="T48" s="102"/>
       <c r="U48" s="102"/>
       <c r="V48" s="102"/>
       <c r="W48" s="102"/>
       <c r="X48" s="102"/>
       <c r="Y48" s="102"/>
       <c r="Z48" s="102"/>
       <c r="AA48" s="102"/>
       <c r="AB48" s="102"/>
       <c r="AC48" s="102"/>
       <c r="AD48" s="102"/>
     </row>
     <row r="49" spans="1:34" s="22" customFormat="1" ht="38.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A49" s="131" t="s">
+      <c r="A49" s="165" t="s">
         <v>129</v>
       </c>
-      <c r="B49" s="133"/>
-[...31 lines deleted...]
-      <c r="AH49" s="133"/>
+      <c r="B49" s="166"/>
+      <c r="C49" s="166"/>
+      <c r="D49" s="166"/>
+      <c r="E49" s="166"/>
+      <c r="F49" s="166"/>
+      <c r="G49" s="166"/>
+      <c r="H49" s="166"/>
+      <c r="I49" s="166"/>
+      <c r="J49" s="166"/>
+      <c r="K49" s="166"/>
+      <c r="L49" s="166"/>
+      <c r="M49" s="166"/>
+      <c r="N49" s="166"/>
+      <c r="O49" s="166"/>
+      <c r="P49" s="166"/>
+      <c r="Q49" s="166"/>
+      <c r="R49" s="166"/>
+      <c r="S49" s="166"/>
+      <c r="T49" s="166"/>
+      <c r="U49" s="166"/>
+      <c r="V49" s="166"/>
+      <c r="W49" s="166"/>
+      <c r="X49" s="166"/>
+      <c r="Y49" s="166"/>
+      <c r="Z49" s="166"/>
+      <c r="AA49" s="166"/>
+      <c r="AB49" s="166"/>
+      <c r="AC49" s="166"/>
+      <c r="AD49" s="166"/>
+      <c r="AE49" s="166"/>
+      <c r="AF49" s="166"/>
+      <c r="AG49" s="166"/>
+      <c r="AH49" s="166"/>
     </row>
     <row r="53" spans="1:34" x14ac:dyDescent="0.3">
       <c r="S53" s="72"/>
     </row>
     <row r="55" spans="1:34" x14ac:dyDescent="0.3">
       <c r="S55" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="39">
-    <mergeCell ref="Y1:AA1"/>
-[...7 lines deleted...]
-    <mergeCell ref="Q8:S8"/>
+    <mergeCell ref="Z20:AB20"/>
+    <mergeCell ref="U21:W21"/>
+    <mergeCell ref="Z21:AB21"/>
+    <mergeCell ref="G22:M22"/>
+    <mergeCell ref="Q22:S22"/>
+    <mergeCell ref="U22:W22"/>
+    <mergeCell ref="A45:AH45"/>
+    <mergeCell ref="A47:AH47"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="Z23:AB23"/>
+    <mergeCell ref="U23:W23"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="A33:C33"/>
+    <mergeCell ref="A35:B35"/>
     <mergeCell ref="A49:AH49"/>
     <mergeCell ref="E20:X20"/>
     <mergeCell ref="Z7:AB7"/>
     <mergeCell ref="U8:W8"/>
     <mergeCell ref="Z8:AB8"/>
     <mergeCell ref="U9:W9"/>
     <mergeCell ref="Z9:AB9"/>
     <mergeCell ref="G8:M8"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="Z22:AB22"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="A13:C13"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="AF21:AF22"/>
     <mergeCell ref="A43:AH43"/>
-    <mergeCell ref="A45:AH45"/>
-[...12 lines deleted...]
-    <mergeCell ref="U22:W22"/>
+    <mergeCell ref="Y1:AA1"/>
+    <mergeCell ref="E6:X6"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="Z6:AB6"/>
+    <mergeCell ref="U7:W7"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="AB1:AH1"/>
+    <mergeCell ref="AF7:AF8"/>
+    <mergeCell ref="Q8:S8"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="63" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="64" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02C41440-74FD-4F85-B864-481C82FF3969}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AF31"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="N20" sqref="N20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="11.7265625" style="1" customWidth="1"/>
     <col min="3" max="3" width="3.81640625" style="1" customWidth="1"/>
     <col min="4" max="4" width="1.1796875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="1.1796875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="0.81640625" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.453125" style="1" bestFit="1" customWidth="1"/>
@@ -34042,245 +34042,245 @@
     <col min="11" max="11" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="0.81640625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="0.81640625" style="1" customWidth="1"/>
     <col min="15" max="15" width="11.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="1.1796875" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="0.81640625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="0.81640625" style="1" customWidth="1"/>
     <col min="21" max="21" width="3.1796875" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.1796875" style="1"/>
     <col min="23" max="23" width="3.1796875" style="1" customWidth="1"/>
     <col min="24" max="25" width="1" style="1" customWidth="1"/>
     <col min="26" max="26" width="3" style="1" customWidth="1"/>
     <col min="27" max="27" width="9.1796875" style="1"/>
     <col min="28" max="28" width="3" style="1" customWidth="1"/>
     <col min="29" max="29" width="0.81640625" style="1" customWidth="1"/>
     <col min="30" max="30" width="13.453125" style="1" customWidth="1"/>
     <col min="31" max="31" width="1" style="1" customWidth="1"/>
     <col min="32" max="32" width="13.453125" style="1" customWidth="1"/>
     <col min="33" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" s="2" customFormat="1" ht="21" x14ac:dyDescent="0.5">
-      <c r="A1" s="154" t="s">
+      <c r="A1" s="187" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="155"/>
-[...2 lines deleted...]
-      <c r="Z1" s="134" t="s">
+      <c r="B1" s="188"/>
+      <c r="C1" s="188"/>
+      <c r="D1" s="188"/>
+      <c r="Z1" s="142" t="s">
         <v>58</v>
       </c>
-      <c r="AA1" s="136"/>
-[...2 lines deleted...]
-      <c r="AD1" s="136"/>
+      <c r="AA1" s="138"/>
+      <c r="AB1" s="138"/>
+      <c r="AC1" s="138"/>
+      <c r="AD1" s="138"/>
       <c r="AE1"/>
       <c r="AF1"/>
     </row>
     <row r="2" spans="1:32" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
-      <c r="A2" s="156" t="s">
+      <c r="A2" s="136" t="s">
         <v>59</v>
       </c>
-      <c r="B2" s="174"/>
-[...2 lines deleted...]
-      <c r="E2" s="136"/>
+      <c r="B2" s="137"/>
+      <c r="C2" s="137"/>
+      <c r="D2" s="137"/>
+      <c r="E2" s="138"/>
     </row>
     <row r="3" spans="1:32" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
-      <c r="A3" s="156" t="s">
+      <c r="A3" s="136" t="s">
         <v>49</v>
       </c>
-      <c r="B3" s="174"/>
-[...1 lines deleted...]
-      <c r="D3" s="174"/>
+      <c r="B3" s="137"/>
+      <c r="C3" s="137"/>
+      <c r="D3" s="137"/>
     </row>
     <row r="4" spans="1:32" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
       <c r="A4" s="25"/>
       <c r="B4" s="26"/>
       <c r="C4" s="26"/>
       <c r="D4" s="26"/>
     </row>
     <row r="5" spans="1:32" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
       <c r="A5" s="25"/>
       <c r="B5" s="26"/>
       <c r="C5" s="26"/>
       <c r="D5" s="26"/>
     </row>
     <row r="6" spans="1:32" s="2" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="E6" s="137" t="s">
+      <c r="E6" s="146" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="138"/>
-[...17 lines deleted...]
-      <c r="X6" s="138"/>
+      <c r="F6" s="147"/>
+      <c r="G6" s="147"/>
+      <c r="H6" s="147"/>
+      <c r="I6" s="147"/>
+      <c r="J6" s="147"/>
+      <c r="K6" s="147"/>
+      <c r="L6" s="147"/>
+      <c r="M6" s="147"/>
+      <c r="N6" s="147"/>
+      <c r="O6" s="147"/>
+      <c r="P6" s="147"/>
+      <c r="Q6" s="147"/>
+      <c r="R6" s="147"/>
+      <c r="S6" s="147"/>
+      <c r="T6" s="147"/>
+      <c r="U6" s="147"/>
+      <c r="V6" s="147"/>
+      <c r="W6" s="147"/>
+      <c r="X6" s="147"/>
       <c r="Y6" s="57"/>
-      <c r="Z6" s="138" t="s">
+      <c r="Z6" s="147" t="s">
         <v>6</v>
       </c>
-      <c r="AA6" s="138"/>
-      <c r="AB6" s="145"/>
+      <c r="AA6" s="147"/>
+      <c r="AB6" s="175"/>
       <c r="AD6" s="119" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:32" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="E7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="U7" s="141" t="s">
+      <c r="U7" s="139" t="s">
         <v>8</v>
       </c>
-      <c r="V7" s="183"/>
-      <c r="W7" s="183"/>
+      <c r="V7" s="140"/>
+      <c r="W7" s="140"/>
       <c r="X7" s="50"/>
-      <c r="Z7" s="147" t="s">
+      <c r="Z7" s="148" t="s">
         <v>8</v>
       </c>
-      <c r="AA7" s="178"/>
-[...1 lines deleted...]
-      <c r="AD7" s="129" t="s">
+      <c r="AA7" s="149"/>
+      <c r="AB7" s="149"/>
+      <c r="AD7" s="154" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:32" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="E8" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="141" t="s">
+      <c r="G8" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="H8" s="176"/>
-[...4 lines deleted...]
-      <c r="M8" s="176"/>
+      <c r="H8" s="158"/>
+      <c r="I8" s="158"/>
+      <c r="J8" s="158"/>
+      <c r="K8" s="158"/>
+      <c r="L8" s="158"/>
+      <c r="M8" s="158"/>
       <c r="O8" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="Q8" s="141" t="s">
+      <c r="Q8" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="R8" s="199"/>
-      <c r="S8" s="199"/>
+      <c r="R8" s="181"/>
+      <c r="S8" s="181"/>
       <c r="T8" s="65"/>
-      <c r="U8" s="141" t="s">
+      <c r="U8" s="139" t="s">
         <v>12</v>
       </c>
-      <c r="V8" s="141"/>
-      <c r="W8" s="141"/>
+      <c r="V8" s="139"/>
+      <c r="W8" s="139"/>
       <c r="X8" s="51"/>
       <c r="Y8" s="48"/>
-      <c r="Z8" s="150" t="s">
+      <c r="Z8" s="141" t="s">
         <v>12</v>
       </c>
-      <c r="AA8" s="150"/>
-[...1 lines deleted...]
-      <c r="AD8" s="130"/>
+      <c r="AA8" s="141"/>
+      <c r="AB8" s="141"/>
+      <c r="AD8" s="155"/>
     </row>
     <row r="9" spans="1:32" s="5" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="E9" s="8">
         <v>45291</v>
       </c>
       <c r="G9" s="6">
         <v>45382</v>
       </c>
       <c r="H9" s="7"/>
       <c r="I9" s="7">
         <v>45473</v>
       </c>
       <c r="J9" s="7"/>
       <c r="K9" s="7">
         <v>45565</v>
       </c>
       <c r="L9" s="7"/>
       <c r="M9" s="7">
         <v>45657</v>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="8">
         <v>45657</v>
       </c>
       <c r="Q9" s="6">
         <v>45747</v>
       </c>
       <c r="R9" s="7"/>
       <c r="S9" s="7">
         <v>45838</v>
       </c>
       <c r="T9" s="7"/>
-      <c r="U9" s="142" t="s">
+      <c r="U9" s="144" t="s">
         <v>13</v>
       </c>
-      <c r="V9" s="177"/>
-      <c r="W9" s="177"/>
+      <c r="V9" s="145"/>
+      <c r="W9" s="145"/>
       <c r="X9" s="52"/>
       <c r="Y9" s="7"/>
-      <c r="Z9" s="142" t="s">
+      <c r="Z9" s="144" t="s">
         <v>14</v>
       </c>
-      <c r="AA9" s="177"/>
-      <c r="AB9" s="198"/>
+      <c r="AA9" s="145"/>
+      <c r="AB9" s="182"/>
       <c r="AD9" s="8">
         <v>46022</v>
       </c>
       <c r="AE9" s="66"/>
     </row>
     <row r="10" spans="1:32" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="E10" s="9"/>
       <c r="O10" s="9"/>
       <c r="Y10" s="68"/>
     </row>
     <row r="11" spans="1:32" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A11" s="153" t="s">
+      <c r="A11" s="159" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="172"/>
-      <c r="C11" s="172"/>
+      <c r="B11" s="160"/>
+      <c r="C11" s="160"/>
       <c r="E11" s="11">
         <v>813</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10">
         <v>153</v>
       </c>
       <c r="H11" s="10"/>
       <c r="I11" s="10">
         <v>138</v>
       </c>
       <c r="J11" s="10"/>
       <c r="K11" s="10">
         <v>108</v>
       </c>
       <c r="L11" s="10"/>
       <c r="M11" s="10">
         <v>414</v>
       </c>
       <c r="N11" s="10"/>
       <c r="O11" s="11">
         <f>SUM(G11,I11,K11,M11)</f>
         <v>813</v>
       </c>
       <c r="P11" s="10"/>
@@ -34304,55 +34304,55 @@
       </c>
     </row>
     <row r="12" spans="1:32" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="E12" s="13"/>
       <c r="F12" s="12"/>
       <c r="G12" s="12"/>
       <c r="H12" s="12"/>
       <c r="I12" s="12"/>
       <c r="J12" s="12"/>
       <c r="K12" s="12"/>
       <c r="L12" s="12"/>
       <c r="M12" s="12"/>
       <c r="N12" s="12"/>
       <c r="O12" s="13"/>
       <c r="P12" s="12"/>
       <c r="Q12" s="12"/>
       <c r="R12" s="12"/>
       <c r="S12" s="12"/>
       <c r="T12" s="12"/>
       <c r="V12" s="12"/>
       <c r="Y12" s="73"/>
       <c r="AA12" s="12"/>
       <c r="AD12" s="12"/>
     </row>
     <row r="13" spans="1:32" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A13" s="153" t="s">
+      <c r="A13" s="159" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="172"/>
-      <c r="C13" s="172"/>
+      <c r="B13" s="160"/>
+      <c r="C13" s="160"/>
       <c r="E13" s="13">
         <v>2120</v>
       </c>
       <c r="F13" s="12"/>
       <c r="G13" s="12">
         <v>451</v>
       </c>
       <c r="H13" s="12"/>
       <c r="I13" s="12">
         <v>534</v>
       </c>
       <c r="J13" s="12"/>
       <c r="K13" s="12">
         <v>480</v>
       </c>
       <c r="L13" s="12"/>
       <c r="M13" s="12">
         <v>661</v>
       </c>
       <c r="N13" s="12"/>
       <c r="O13" s="13">
         <f>SUM(G13,I13,K13,M13)</f>
         <v>2126</v>
       </c>
       <c r="P13" s="12"/>
@@ -34378,55 +34378,55 @@
     <row r="14" spans="1:32" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B14" s="62"/>
       <c r="C14" s="62"/>
       <c r="E14" s="13"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
       <c r="N14" s="12"/>
       <c r="O14" s="13"/>
       <c r="P14" s="12"/>
       <c r="Q14" s="12"/>
       <c r="R14" s="12"/>
       <c r="S14" s="12"/>
       <c r="T14" s="12"/>
       <c r="V14" s="12"/>
       <c r="Y14" s="73"/>
       <c r="AA14" s="12"/>
       <c r="AD14" s="12"/>
     </row>
     <row r="15" spans="1:32" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A15" s="153" t="s">
+      <c r="A15" s="159" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="172"/>
-      <c r="C15" s="172"/>
+      <c r="B15" s="160"/>
+      <c r="C15" s="160"/>
       <c r="E15" s="13">
         <v>24</v>
       </c>
       <c r="F15" s="12"/>
       <c r="G15" s="12">
         <v>1</v>
       </c>
       <c r="H15" s="12"/>
       <c r="I15" s="12">
         <v>7</v>
       </c>
       <c r="J15" s="12"/>
       <c r="K15" s="12">
         <v>2</v>
       </c>
       <c r="L15" s="12"/>
       <c r="M15" s="12">
         <v>6</v>
       </c>
       <c r="N15" s="12"/>
       <c r="O15" s="13">
         <f>SUM(G15,I15,K15,M15)</f>
         <v>16</v>
       </c>
       <c r="P15" s="12"/>
@@ -34453,52 +34453,52 @@
       <c r="E16" s="15"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
       <c r="I16" s="14"/>
       <c r="J16" s="12"/>
       <c r="K16" s="14"/>
       <c r="L16" s="12"/>
       <c r="M16" s="14"/>
       <c r="N16" s="12"/>
       <c r="O16" s="15"/>
       <c r="P16" s="12"/>
       <c r="Q16" s="12"/>
       <c r="R16" s="12"/>
       <c r="S16" s="14"/>
       <c r="T16" s="12"/>
       <c r="V16" s="14"/>
       <c r="Y16" s="73"/>
       <c r="AA16" s="14"/>
       <c r="AD16" s="14"/>
     </row>
     <row r="17" spans="1:32" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A17" s="161" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="171"/>
-      <c r="C17" s="171"/>
+      <c r="B17" s="162"/>
+      <c r="C17" s="162"/>
       <c r="E17" s="13">
         <f>+E13+E11+E15</f>
         <v>2957</v>
       </c>
       <c r="F17" s="12"/>
       <c r="G17" s="16">
         <f>SUM(G11:G15)</f>
         <v>605</v>
       </c>
       <c r="H17" s="12"/>
       <c r="I17" s="16">
         <f>SUM(I11:I15)</f>
         <v>679</v>
       </c>
       <c r="J17" s="12"/>
       <c r="K17" s="16">
         <f>SUM(K11:K15)</f>
         <v>590</v>
       </c>
       <c r="L17" s="12"/>
       <c r="M17" s="16">
         <f>SUM(M11:M15)</f>
         <v>1081</v>
       </c>
       <c r="N17" s="12"/>
@@ -34532,55 +34532,55 @@
       </c>
     </row>
     <row r="18" spans="1:32" s="2" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="E18" s="13"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="12"/>
       <c r="I18" s="12"/>
       <c r="J18" s="12"/>
       <c r="K18" s="12"/>
       <c r="L18" s="12"/>
       <c r="M18" s="12"/>
       <c r="N18" s="12"/>
       <c r="O18" s="13"/>
       <c r="P18" s="12"/>
       <c r="Q18" s="12"/>
       <c r="R18" s="12"/>
       <c r="S18" s="12"/>
       <c r="T18" s="12"/>
       <c r="V18" s="12"/>
       <c r="Y18" s="73"/>
       <c r="AA18" s="12"/>
       <c r="AD18" s="12"/>
     </row>
     <row r="19" spans="1:32" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="153" t="s">
+      <c r="A19" s="159" t="s">
         <v>52</v>
       </c>
-      <c r="B19" s="172"/>
-      <c r="C19" s="172"/>
+      <c r="B19" s="160"/>
+      <c r="C19" s="160"/>
       <c r="E19" s="13">
         <v>1545</v>
       </c>
       <c r="F19" s="12"/>
       <c r="G19" s="12">
         <v>289</v>
       </c>
       <c r="H19" s="12"/>
       <c r="I19" s="12">
         <v>342</v>
       </c>
       <c r="J19" s="12"/>
       <c r="K19" s="12">
         <v>274</v>
       </c>
       <c r="L19" s="12"/>
       <c r="M19" s="12">
         <v>591</v>
       </c>
       <c r="N19" s="12"/>
       <c r="O19" s="13">
         <f>SUM(G19,I19,K19,M19)</f>
         <v>1496</v>
       </c>
       <c r="P19" s="12"/>
@@ -34604,55 +34604,55 @@
       </c>
     </row>
     <row r="20" spans="1:32" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="E20" s="13"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="12"/>
       <c r="I20" s="12"/>
       <c r="J20" s="12"/>
       <c r="K20" s="12"/>
       <c r="L20" s="12"/>
       <c r="M20" s="12"/>
       <c r="N20" s="12"/>
       <c r="O20" s="13"/>
       <c r="P20" s="12"/>
       <c r="Q20" s="12"/>
       <c r="R20" s="12"/>
       <c r="S20" s="12"/>
       <c r="T20" s="12"/>
       <c r="V20" s="12"/>
       <c r="Y20" s="73"/>
       <c r="AA20" s="12"/>
       <c r="AD20" s="12"/>
     </row>
     <row r="21" spans="1:32" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="153" t="s">
+      <c r="A21" s="159" t="s">
         <v>53</v>
       </c>
-      <c r="B21" s="172"/>
-      <c r="C21" s="172"/>
+      <c r="B21" s="160"/>
+      <c r="C21" s="160"/>
       <c r="E21" s="13">
         <v>751</v>
       </c>
       <c r="F21" s="12"/>
       <c r="G21" s="12">
         <v>135</v>
       </c>
       <c r="H21" s="12"/>
       <c r="I21" s="12">
         <v>190</v>
       </c>
       <c r="J21" s="12"/>
       <c r="K21" s="12">
         <v>145</v>
       </c>
       <c r="L21" s="12"/>
       <c r="M21" s="12">
         <v>313</v>
       </c>
       <c r="N21" s="12"/>
       <c r="O21" s="13">
         <f>SUM(G21,I21,K21,M21)</f>
         <v>783</v>
       </c>
       <c r="P21" s="12"/>
@@ -34746,55 +34746,55 @@
       </c>
     </row>
     <row r="24" spans="1:32" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="E24" s="15"/>
       <c r="F24" s="12"/>
       <c r="G24" s="14"/>
       <c r="H24" s="12"/>
       <c r="I24" s="14"/>
       <c r="J24" s="12"/>
       <c r="K24" s="14"/>
       <c r="L24" s="12"/>
       <c r="M24" s="14"/>
       <c r="N24" s="12"/>
       <c r="O24" s="15"/>
       <c r="P24" s="12"/>
       <c r="Q24" s="14"/>
       <c r="R24" s="12"/>
       <c r="S24" s="14"/>
       <c r="T24" s="12"/>
       <c r="V24" s="14"/>
       <c r="Y24" s="73"/>
       <c r="AA24" s="14"/>
       <c r="AD24" s="14"/>
     </row>
     <row r="25" spans="1:32" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A25" s="153" t="s">
+      <c r="A25" s="159" t="s">
         <v>20</v>
       </c>
-      <c r="B25" s="172"/>
-      <c r="C25" s="172"/>
+      <c r="B25" s="160"/>
+      <c r="C25" s="160"/>
       <c r="E25" s="13">
         <f>+E23+E21+E19</f>
         <v>3076</v>
       </c>
       <c r="F25" s="12"/>
       <c r="G25" s="12">
         <f>SUM(G19:G23)</f>
         <v>608</v>
       </c>
       <c r="H25" s="12"/>
       <c r="I25" s="12">
         <f>SUM(I19:I23)</f>
         <v>733</v>
       </c>
       <c r="J25" s="12"/>
       <c r="K25" s="12">
         <f>SUM(K19:K23)</f>
         <v>587</v>
       </c>
       <c r="L25" s="12"/>
       <c r="M25" s="12">
         <f>SUM(M19:M23)</f>
         <v>1123</v>
       </c>
       <c r="N25" s="12"/>
@@ -34831,52 +34831,52 @@
       <c r="E26" s="13"/>
       <c r="F26" s="12"/>
       <c r="G26" s="12"/>
       <c r="H26" s="12"/>
       <c r="I26" s="12"/>
       <c r="J26" s="12"/>
       <c r="K26" s="12"/>
       <c r="L26" s="12"/>
       <c r="M26" s="12"/>
       <c r="N26" s="12"/>
       <c r="O26" s="13"/>
       <c r="P26" s="12"/>
       <c r="Q26" s="12"/>
       <c r="R26" s="12"/>
       <c r="S26" s="12"/>
       <c r="T26" s="12"/>
       <c r="V26" s="12"/>
       <c r="Y26" s="73"/>
       <c r="AA26" s="12"/>
       <c r="AD26" s="12"/>
     </row>
     <row r="27" spans="1:32" s="2" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A27" s="161" t="s">
         <v>43</v>
       </c>
-      <c r="B27" s="171"/>
-      <c r="C27" s="171"/>
+      <c r="B27" s="162"/>
+      <c r="C27" s="162"/>
       <c r="E27" s="35">
         <f>+E17-E25</f>
         <v>-119</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="34">
         <f>+G17-G25</f>
         <v>-3</v>
       </c>
       <c r="H27" s="10"/>
       <c r="I27" s="34">
         <f>+I17-I25</f>
         <v>-54</v>
       </c>
       <c r="J27" s="10"/>
       <c r="K27" s="34">
         <f>+K17-K25</f>
         <v>3</v>
       </c>
       <c r="L27" s="10"/>
       <c r="M27" s="34">
         <f>+M17-M25</f>
         <v>-42</v>
       </c>
       <c r="N27" s="10"/>
@@ -34909,115 +34909,115 @@
         <v>-119</v>
       </c>
     </row>
     <row r="28" spans="1:32" s="2" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="E28" s="21"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="12"/>
       <c r="I28" s="12"/>
       <c r="J28" s="12"/>
       <c r="K28" s="12"/>
       <c r="L28" s="12"/>
       <c r="M28" s="12"/>
       <c r="N28" s="12"/>
       <c r="O28" s="21"/>
       <c r="P28" s="12"/>
       <c r="Q28" s="12"/>
       <c r="R28" s="12"/>
       <c r="S28" s="12"/>
       <c r="T28" s="12"/>
       <c r="Y28" s="73"/>
     </row>
     <row r="29" spans="1:32" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="30" spans="1:32" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="31" spans="1:32" s="22" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="131" t="s">
+      <c r="A31" s="165" t="s">
         <v>123</v>
       </c>
-      <c r="B31" s="136"/>
-[...27 lines deleted...]
-      <c r="AD31" s="136"/>
+      <c r="B31" s="138"/>
+      <c r="C31" s="138"/>
+      <c r="D31" s="138"/>
+      <c r="E31" s="138"/>
+      <c r="F31" s="138"/>
+      <c r="G31" s="138"/>
+      <c r="H31" s="138"/>
+      <c r="I31" s="138"/>
+      <c r="J31" s="138"/>
+      <c r="K31" s="138"/>
+      <c r="L31" s="138"/>
+      <c r="M31" s="138"/>
+      <c r="N31" s="138"/>
+      <c r="O31" s="138"/>
+      <c r="P31" s="138"/>
+      <c r="Q31" s="138"/>
+      <c r="R31" s="138"/>
+      <c r="S31" s="138"/>
+      <c r="T31" s="138"/>
+      <c r="U31" s="138"/>
+      <c r="V31" s="138"/>
+      <c r="W31" s="138"/>
+      <c r="X31" s="138"/>
+      <c r="Y31" s="138"/>
+      <c r="Z31" s="138"/>
+      <c r="AA31" s="138"/>
+      <c r="AB31" s="138"/>
+      <c r="AC31" s="138"/>
+      <c r="AD31" s="138"/>
       <c r="AE31"/>
       <c r="AF31"/>
     </row>
   </sheetData>
   <mergeCells count="24">
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="G8:M8"/>
+    <mergeCell ref="U9:W9"/>
+    <mergeCell ref="Z9:AB9"/>
+    <mergeCell ref="E6:X6"/>
+    <mergeCell ref="A17:C17"/>
+    <mergeCell ref="U8:W8"/>
+    <mergeCell ref="Z8:AB8"/>
     <mergeCell ref="Z1:AD1"/>
     <mergeCell ref="A31:AD31"/>
     <mergeCell ref="A19:C19"/>
     <mergeCell ref="A21:C21"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="A13:C13"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="AD7:AD8"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="Z6:AB6"/>
     <mergeCell ref="U7:W7"/>
     <mergeCell ref="Z7:AB7"/>
     <mergeCell ref="Q8:S8"/>
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="A15:C15"/>
-    <mergeCell ref="A25:C25"/>
-[...6 lines deleted...]
-    <mergeCell ref="Z8:AB8"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="80" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="81" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BCD03766-7E4A-4042-9004-299D7DA2FFFB}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AK48"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" topLeftCell="A8" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="AF25" sqref="AF25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="11.7265625" style="82" customWidth="1"/>
     <col min="3" max="3" width="3.81640625" style="82" customWidth="1"/>
     <col min="4" max="4" width="1.1796875" style="82" customWidth="1"/>
     <col min="5" max="5" width="11.453125" style="82" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="1.1796875" style="82" customWidth="1"/>
     <col min="7" max="7" width="8.7265625" style="82" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="0.81640625" style="82" customWidth="1"/>
     <col min="9" max="9" width="9.453125" style="82" bestFit="1" customWidth="1"/>
@@ -35027,132 +35027,132 @@
     <col min="13" max="13" width="9" style="82" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="0.81640625" style="82" customWidth="1"/>
     <col min="15" max="15" width="11.453125" style="82" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="1.1796875" style="82" customWidth="1"/>
     <col min="17" max="17" width="8.7265625" style="82" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="0.81640625" style="82" customWidth="1"/>
     <col min="19" max="19" width="8.7265625" style="82" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="0.81640625" style="82" customWidth="1"/>
     <col min="21" max="21" width="3.1796875" style="82" customWidth="1"/>
     <col min="22" max="22" width="9.1796875" style="82" bestFit="1"/>
     <col min="23" max="23" width="3.1796875" style="82" customWidth="1"/>
     <col min="24" max="25" width="1" style="82" customWidth="1"/>
     <col min="26" max="26" width="3" style="82" customWidth="1"/>
     <col min="27" max="27" width="9.1796875" style="82" bestFit="1"/>
     <col min="28" max="28" width="3" style="82" customWidth="1"/>
     <col min="29" max="29" width="2.26953125" style="82" customWidth="1"/>
     <col min="30" max="30" width="13.54296875" style="82" customWidth="1"/>
     <col min="31" max="31" width="1" style="82" customWidth="1"/>
     <col min="32" max="32" width="13.26953125" style="82" customWidth="1"/>
     <col min="33" max="33" width="1" style="82" customWidth="1"/>
     <col min="34" max="34" width="13.26953125" style="82" customWidth="1"/>
     <col min="35" max="16384" width="9.1796875" style="82"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" s="83" customFormat="1" ht="21" x14ac:dyDescent="0.5">
-      <c r="A1" s="154" t="s">
+      <c r="A1" s="187" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="155"/>
-[...1 lines deleted...]
-      <c r="D1" s="155"/>
+      <c r="B1" s="188"/>
+      <c r="C1" s="188"/>
+      <c r="D1" s="188"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
       <c r="AA1" s="2"/>
-      <c r="AB1" s="134" t="s">
+      <c r="AB1" s="142" t="s">
         <v>61</v>
       </c>
-      <c r="AC1" s="184"/>
-[...4 lines deleted...]
-      <c r="AH1" s="136"/>
+      <c r="AC1" s="143"/>
+      <c r="AD1" s="143"/>
+      <c r="AE1" s="138"/>
+      <c r="AF1" s="138"/>
+      <c r="AG1" s="138"/>
+      <c r="AH1" s="138"/>
     </row>
     <row r="2" spans="1:34" s="83" customFormat="1" ht="16" x14ac:dyDescent="0.4">
-      <c r="A2" s="156" t="s">
+      <c r="A2" s="136" t="s">
         <v>59</v>
       </c>
-      <c r="B2" s="174"/>
-[...2 lines deleted...]
-      <c r="E2" s="136"/>
+      <c r="B2" s="137"/>
+      <c r="C2" s="137"/>
+      <c r="D2" s="137"/>
+      <c r="E2" s="138"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2"/>
       <c r="AD2" s="2"/>
       <c r="AE2" s="2"/>
       <c r="AF2" s="2"/>
     </row>
     <row r="3" spans="1:34" s="83" customFormat="1" ht="16" x14ac:dyDescent="0.4">
-      <c r="A3" s="156" t="s">
+      <c r="A3" s="136" t="s">
         <v>49</v>
       </c>
-      <c r="B3" s="174"/>
-[...1 lines deleted...]
-      <c r="D3" s="174"/>
+      <c r="B3" s="137"/>
+      <c r="C3" s="137"/>
+      <c r="D3" s="137"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="Z3" s="2"/>
       <c r="AA3" s="2"/>
       <c r="AB3" s="2"/>
       <c r="AC3" s="2"/>
@@ -35211,297 +35211,297 @@
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="2"/>
       <c r="AB5" s="2"/>
       <c r="AC5" s="2"/>
       <c r="AD5" s="2"/>
       <c r="AE5" s="2"/>
       <c r="AF5" s="2"/>
     </row>
     <row r="6" spans="1:34" s="83" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="2"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
-      <c r="E6" s="137" t="s">
+      <c r="E6" s="146" t="s">
         <v>40</v>
       </c>
-      <c r="F6" s="138"/>
-[...17 lines deleted...]
-      <c r="X6" s="138"/>
+      <c r="F6" s="147"/>
+      <c r="G6" s="147"/>
+      <c r="H6" s="147"/>
+      <c r="I6" s="147"/>
+      <c r="J6" s="147"/>
+      <c r="K6" s="147"/>
+      <c r="L6" s="147"/>
+      <c r="M6" s="147"/>
+      <c r="N6" s="147"/>
+      <c r="O6" s="147"/>
+      <c r="P6" s="147"/>
+      <c r="Q6" s="147"/>
+      <c r="R6" s="147"/>
+      <c r="S6" s="147"/>
+      <c r="T6" s="147"/>
+      <c r="U6" s="147"/>
+      <c r="V6" s="147"/>
+      <c r="W6" s="147"/>
+      <c r="X6" s="147"/>
       <c r="Y6" s="57"/>
-      <c r="Z6" s="138" t="s">
+      <c r="Z6" s="147" t="s">
         <v>6</v>
       </c>
-      <c r="AA6" s="138"/>
-      <c r="AB6" s="145"/>
+      <c r="AA6" s="147"/>
+      <c r="AB6" s="175"/>
       <c r="AC6" s="2"/>
       <c r="AD6" s="59" t="s">
         <v>41</v>
       </c>
       <c r="AE6" s="2"/>
       <c r="AF6" s="119" t="s">
         <v>6</v>
       </c>
       <c r="AG6" s="2"/>
       <c r="AH6" s="3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:34" s="83" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
       <c r="L7" s="2"/>
       <c r="M7" s="2"/>
       <c r="N7" s="2"/>
       <c r="O7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
-      <c r="U7" s="141" t="s">
+      <c r="U7" s="139" t="s">
         <v>8</v>
       </c>
-      <c r="V7" s="183"/>
-      <c r="W7" s="183"/>
+      <c r="V7" s="140"/>
+      <c r="W7" s="140"/>
       <c r="X7" s="50"/>
       <c r="Y7" s="2"/>
-      <c r="Z7" s="147" t="s">
+      <c r="Z7" s="148" t="s">
         <v>8</v>
       </c>
-      <c r="AA7" s="178"/>
-      <c r="AB7" s="178"/>
+      <c r="AA7" s="149"/>
+      <c r="AB7" s="149"/>
       <c r="AC7" s="2"/>
       <c r="AD7" s="59" t="s">
         <v>9</v>
       </c>
       <c r="AE7" s="2"/>
-      <c r="AF7" s="129" t="s">
+      <c r="AF7" s="154" t="s">
         <v>11</v>
       </c>
       <c r="AG7" s="2"/>
       <c r="AH7" s="4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:34" s="83" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="2"/>
-      <c r="G8" s="141" t="s">
+      <c r="G8" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="H8" s="176"/>
-[...4 lines deleted...]
-      <c r="M8" s="176"/>
+      <c r="H8" s="158"/>
+      <c r="I8" s="158"/>
+      <c r="J8" s="158"/>
+      <c r="K8" s="158"/>
+      <c r="L8" s="158"/>
+      <c r="M8" s="158"/>
       <c r="N8" s="2"/>
       <c r="O8" s="4" t="s">
         <v>10</v>
       </c>
       <c r="P8" s="2"/>
-      <c r="Q8" s="141" t="s">
+      <c r="Q8" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="R8" s="199"/>
-      <c r="S8" s="199"/>
+      <c r="R8" s="181"/>
+      <c r="S8" s="181"/>
       <c r="T8" s="65"/>
-      <c r="U8" s="141" t="s">
+      <c r="U8" s="139" t="s">
         <v>12</v>
       </c>
-      <c r="V8" s="141"/>
-      <c r="W8" s="141"/>
+      <c r="V8" s="139"/>
+      <c r="W8" s="139"/>
       <c r="X8" s="51"/>
       <c r="Y8" s="48"/>
-      <c r="Z8" s="150" t="s">
+      <c r="Z8" s="141" t="s">
         <v>12</v>
       </c>
-      <c r="AA8" s="150"/>
-      <c r="AB8" s="150"/>
+      <c r="AA8" s="141"/>
+      <c r="AB8" s="141"/>
       <c r="AC8" s="65"/>
       <c r="AD8" s="58" t="s">
         <v>10</v>
       </c>
       <c r="AE8" s="2"/>
-      <c r="AF8" s="130"/>
+      <c r="AF8" s="155"/>
       <c r="AG8" s="2"/>
       <c r="AH8" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:34" s="84" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="8">
         <v>45291</v>
       </c>
       <c r="F9" s="5"/>
       <c r="G9" s="6">
         <v>45382</v>
       </c>
       <c r="H9" s="7"/>
       <c r="I9" s="7">
         <v>45473</v>
       </c>
       <c r="J9" s="7"/>
       <c r="K9" s="7">
         <v>45565</v>
       </c>
       <c r="L9" s="7"/>
       <c r="M9" s="7">
         <v>45657</v>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="8">
         <v>45657</v>
       </c>
       <c r="P9" s="5"/>
       <c r="Q9" s="6">
         <v>45747</v>
       </c>
       <c r="R9" s="7"/>
       <c r="S9" s="7">
         <v>45838</v>
       </c>
       <c r="T9" s="7"/>
-      <c r="U9" s="142" t="s">
+      <c r="U9" s="144" t="s">
         <v>13</v>
       </c>
-      <c r="V9" s="177"/>
-      <c r="W9" s="177"/>
+      <c r="V9" s="145"/>
+      <c r="W9" s="145"/>
       <c r="X9" s="52"/>
       <c r="Y9" s="7"/>
-      <c r="Z9" s="142" t="s">
+      <c r="Z9" s="144" t="s">
         <v>14</v>
       </c>
-      <c r="AA9" s="177"/>
-      <c r="AB9" s="198"/>
+      <c r="AA9" s="145"/>
+      <c r="AB9" s="182"/>
       <c r="AC9" s="5"/>
       <c r="AD9" s="8">
         <v>45930</v>
       </c>
       <c r="AE9" s="5"/>
       <c r="AF9" s="8">
         <v>46022</v>
       </c>
       <c r="AG9" s="64"/>
       <c r="AH9" s="8">
         <v>46022</v>
       </c>
     </row>
     <row r="10" spans="1:34" s="83" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="2"/>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="9"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
       <c r="L10" s="2"/>
       <c r="M10" s="2"/>
       <c r="N10" s="2"/>
       <c r="O10" s="9"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="R10" s="2"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="68"/>
       <c r="Z10" s="2"/>
       <c r="AA10" s="2"/>
       <c r="AB10" s="2"/>
       <c r="AC10" s="2"/>
       <c r="AD10" s="2"/>
       <c r="AE10" s="2"/>
       <c r="AF10" s="2"/>
       <c r="AG10" s="2"/>
       <c r="AH10" s="9"/>
     </row>
     <row r="11" spans="1:34" s="83" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A11" s="153" t="s">
+      <c r="A11" s="159" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="172"/>
-      <c r="C11" s="172"/>
+      <c r="B11" s="160"/>
+      <c r="C11" s="160"/>
       <c r="D11" s="2"/>
       <c r="E11" s="11">
         <v>813</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10">
         <v>153</v>
       </c>
       <c r="H11" s="10"/>
       <c r="I11" s="10">
         <v>138</v>
       </c>
       <c r="J11" s="10"/>
       <c r="K11" s="10">
         <v>108</v>
       </c>
       <c r="L11" s="10"/>
       <c r="M11" s="10">
         <v>414</v>
       </c>
       <c r="N11" s="10"/>
       <c r="O11" s="11">
         <f>SUM(G11,I11,K11,M11)</f>
         <v>813</v>
       </c>
@@ -35555,55 +35555,55 @@
       <c r="K12" s="12"/>
       <c r="L12" s="12"/>
       <c r="M12" s="12"/>
       <c r="N12" s="12"/>
       <c r="O12" s="13"/>
       <c r="P12" s="12"/>
       <c r="Q12" s="12"/>
       <c r="R12" s="12"/>
       <c r="S12" s="12"/>
       <c r="T12" s="12"/>
       <c r="U12" s="2"/>
       <c r="V12" s="12"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
       <c r="Y12" s="73"/>
       <c r="Z12" s="2"/>
       <c r="AA12" s="12"/>
       <c r="AB12" s="2"/>
       <c r="AC12" s="2"/>
       <c r="AD12" s="12"/>
       <c r="AE12" s="2"/>
       <c r="AF12" s="2"/>
       <c r="AH12" s="13"/>
     </row>
     <row r="13" spans="1:34" s="83" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A13" s="153" t="s">
+      <c r="A13" s="159" t="s">
         <v>62</v>
       </c>
-      <c r="B13" s="172"/>
-      <c r="C13" s="172"/>
+      <c r="B13" s="160"/>
+      <c r="C13" s="160"/>
       <c r="D13" s="2"/>
       <c r="E13" s="13">
         <f>2120+E42</f>
         <v>2906</v>
       </c>
       <c r="F13" s="12"/>
       <c r="G13" s="12">
         <f>451+G42</f>
         <v>472</v>
       </c>
       <c r="H13" s="12"/>
       <c r="I13" s="12">
         <f>534+I42</f>
         <v>759</v>
       </c>
       <c r="J13" s="12"/>
       <c r="K13" s="12">
         <f>480+K42</f>
         <v>689</v>
       </c>
       <c r="L13" s="12"/>
       <c r="M13" s="12">
         <f>661+M42</f>
         <v>1264</v>
       </c>
@@ -35664,55 +35664,55 @@
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
       <c r="N14" s="12"/>
       <c r="O14" s="13"/>
       <c r="P14" s="12"/>
       <c r="Q14" s="12"/>
       <c r="R14" s="12"/>
       <c r="S14" s="12"/>
       <c r="T14" s="12"/>
       <c r="U14" s="2"/>
       <c r="V14" s="12"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="73"/>
       <c r="Z14" s="2"/>
       <c r="AA14" s="12"/>
       <c r="AB14" s="2"/>
       <c r="AC14" s="2"/>
       <c r="AD14" s="12"/>
       <c r="AE14" s="2"/>
       <c r="AF14" s="2"/>
       <c r="AH14" s="13"/>
     </row>
     <row r="15" spans="1:34" s="83" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A15" s="153" t="s">
+      <c r="A15" s="159" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="172"/>
-      <c r="C15" s="172"/>
+      <c r="B15" s="160"/>
+      <c r="C15" s="160"/>
       <c r="D15" s="2"/>
       <c r="E15" s="13">
         <v>24</v>
       </c>
       <c r="F15" s="12"/>
       <c r="G15" s="12">
         <v>1</v>
       </c>
       <c r="H15" s="12"/>
       <c r="I15" s="12">
         <v>7</v>
       </c>
       <c r="J15" s="12"/>
       <c r="K15" s="12">
         <v>2</v>
       </c>
       <c r="L15" s="12"/>
       <c r="M15" s="12">
         <v>6</v>
       </c>
       <c r="N15" s="12"/>
       <c r="O15" s="13">
         <f>SUM(G15,I15,K15,M15)</f>
         <v>16</v>
       </c>
@@ -35769,52 +35769,52 @@
       <c r="N16" s="12"/>
       <c r="O16" s="15"/>
       <c r="P16" s="12"/>
       <c r="Q16" s="12"/>
       <c r="R16" s="12"/>
       <c r="S16" s="14"/>
       <c r="T16" s="12"/>
       <c r="U16" s="2"/>
       <c r="V16" s="14"/>
       <c r="W16" s="2"/>
       <c r="X16" s="2"/>
       <c r="Y16" s="73"/>
       <c r="Z16" s="2"/>
       <c r="AA16" s="14"/>
       <c r="AB16" s="2"/>
       <c r="AC16" s="2"/>
       <c r="AD16" s="14"/>
       <c r="AE16" s="2"/>
       <c r="AF16" s="2"/>
       <c r="AH16" s="15"/>
     </row>
     <row r="17" spans="1:34" s="83" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A17" s="161" t="s">
         <v>63</v>
       </c>
-      <c r="B17" s="171"/>
-      <c r="C17" s="171"/>
+      <c r="B17" s="162"/>
+      <c r="C17" s="162"/>
       <c r="D17" s="2"/>
       <c r="E17" s="110">
         <f>+E13+E11+E15</f>
         <v>3743</v>
       </c>
       <c r="F17" s="111"/>
       <c r="G17" s="112">
         <f>SUM(G11:G15)</f>
         <v>626</v>
       </c>
       <c r="H17" s="111"/>
       <c r="I17" s="112">
         <f>SUM(I11:I15)</f>
         <v>904</v>
       </c>
       <c r="J17" s="111"/>
       <c r="K17" s="112">
         <f>SUM(K11:K15)</f>
         <v>799</v>
       </c>
       <c r="L17" s="111"/>
       <c r="M17" s="112">
         <f>SUM(M11:M15)</f>
         <v>1684</v>
       </c>
@@ -35915,297 +35915,297 @@
       <c r="N19" s="12"/>
       <c r="O19" s="29"/>
       <c r="P19" s="12"/>
       <c r="Q19" s="12"/>
       <c r="R19" s="12"/>
       <c r="S19" s="12"/>
       <c r="T19" s="12"/>
       <c r="U19" s="12"/>
       <c r="V19" s="12"/>
       <c r="W19" s="12"/>
       <c r="X19" s="12"/>
       <c r="Y19" s="12"/>
       <c r="Z19" s="12"/>
       <c r="AA19" s="12"/>
       <c r="AB19" s="12"/>
       <c r="AC19" s="12"/>
       <c r="AD19" s="12"/>
       <c r="AE19" s="12"/>
       <c r="AF19" s="12"/>
     </row>
     <row r="20" spans="1:34" s="83" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A20" s="31"/>
       <c r="B20" s="32"/>
       <c r="C20" s="32"/>
       <c r="D20" s="2"/>
-      <c r="E20" s="137" t="s">
+      <c r="E20" s="146" t="s">
         <v>42</v>
       </c>
-      <c r="F20" s="138"/>
-[...17 lines deleted...]
-      <c r="X20" s="138"/>
+      <c r="F20" s="147"/>
+      <c r="G20" s="147"/>
+      <c r="H20" s="147"/>
+      <c r="I20" s="147"/>
+      <c r="J20" s="147"/>
+      <c r="K20" s="147"/>
+      <c r="L20" s="147"/>
+      <c r="M20" s="147"/>
+      <c r="N20" s="147"/>
+      <c r="O20" s="147"/>
+      <c r="P20" s="147"/>
+      <c r="Q20" s="147"/>
+      <c r="R20" s="147"/>
+      <c r="S20" s="147"/>
+      <c r="T20" s="147"/>
+      <c r="U20" s="147"/>
+      <c r="V20" s="147"/>
+      <c r="W20" s="147"/>
+      <c r="X20" s="147"/>
       <c r="Y20" s="57"/>
-      <c r="Z20" s="138" t="s">
+      <c r="Z20" s="147" t="s">
         <v>6</v>
       </c>
-      <c r="AA20" s="138"/>
-      <c r="AB20" s="145"/>
+      <c r="AA20" s="147"/>
+      <c r="AB20" s="175"/>
       <c r="AC20" s="2"/>
       <c r="AD20" s="59" t="s">
         <v>51</v>
       </c>
       <c r="AE20" s="2"/>
       <c r="AF20" s="119" t="s">
         <v>6</v>
       </c>
       <c r="AG20" s="2"/>
       <c r="AH20" s="3" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:34" s="83" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A21" s="31"/>
       <c r="B21" s="32"/>
       <c r="C21" s="32"/>
       <c r="D21" s="2"/>
       <c r="E21" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
       <c r="N21" s="2"/>
       <c r="O21" s="4" t="s">
         <v>7</v>
       </c>
       <c r="P21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="R21" s="2"/>
       <c r="S21" s="2"/>
       <c r="T21" s="2"/>
-      <c r="U21" s="141" t="s">
+      <c r="U21" s="139" t="s">
         <v>8</v>
       </c>
-      <c r="V21" s="183"/>
-      <c r="W21" s="183"/>
+      <c r="V21" s="140"/>
+      <c r="W21" s="140"/>
       <c r="X21" s="50"/>
       <c r="Y21" s="2"/>
-      <c r="Z21" s="147" t="s">
+      <c r="Z21" s="148" t="s">
         <v>8</v>
       </c>
-      <c r="AA21" s="178"/>
-      <c r="AB21" s="178"/>
+      <c r="AA21" s="149"/>
+      <c r="AB21" s="149"/>
       <c r="AC21" s="2"/>
       <c r="AD21" s="59" t="s">
         <v>9</v>
       </c>
       <c r="AE21" s="2"/>
-      <c r="AF21" s="129" t="s">
+      <c r="AF21" s="154" t="s">
         <v>11</v>
       </c>
       <c r="AG21" s="2"/>
       <c r="AH21" s="4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:34" s="83" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A22" s="31"/>
       <c r="B22" s="32"/>
       <c r="C22" s="32"/>
       <c r="D22" s="2"/>
       <c r="E22" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F22" s="2"/>
-      <c r="G22" s="141" t="s">
+      <c r="G22" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="H22" s="176"/>
-[...4 lines deleted...]
-      <c r="M22" s="176"/>
+      <c r="H22" s="158"/>
+      <c r="I22" s="158"/>
+      <c r="J22" s="158"/>
+      <c r="K22" s="158"/>
+      <c r="L22" s="158"/>
+      <c r="M22" s="158"/>
       <c r="N22" s="2"/>
       <c r="O22" s="4" t="s">
         <v>10</v>
       </c>
       <c r="P22" s="2"/>
-      <c r="Q22" s="150" t="s">
+      <c r="Q22" s="141" t="s">
         <v>11</v>
       </c>
-      <c r="R22" s="150"/>
-      <c r="S22" s="150"/>
+      <c r="R22" s="141"/>
+      <c r="S22" s="141"/>
       <c r="T22" s="48"/>
-      <c r="U22" s="150" t="s">
+      <c r="U22" s="141" t="s">
         <v>12</v>
       </c>
-      <c r="V22" s="150"/>
-      <c r="W22" s="150"/>
+      <c r="V22" s="141"/>
+      <c r="W22" s="141"/>
       <c r="X22" s="51"/>
       <c r="Y22" s="48"/>
-      <c r="Z22" s="150" t="s">
+      <c r="Z22" s="141" t="s">
         <v>12</v>
       </c>
-      <c r="AA22" s="150"/>
-      <c r="AB22" s="150"/>
+      <c r="AA22" s="141"/>
+      <c r="AB22" s="141"/>
       <c r="AC22" s="65"/>
       <c r="AD22" s="58" t="s">
         <v>10</v>
       </c>
       <c r="AE22" s="2"/>
-      <c r="AF22" s="130"/>
+      <c r="AF22" s="155"/>
       <c r="AG22" s="2"/>
       <c r="AH22" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:34" s="83" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A23" s="31"/>
       <c r="B23" s="32"/>
       <c r="C23" s="32"/>
       <c r="D23" s="2"/>
       <c r="E23" s="8">
         <v>45291</v>
       </c>
       <c r="F23" s="5"/>
       <c r="G23" s="6">
         <v>45382</v>
       </c>
       <c r="H23" s="7"/>
       <c r="I23" s="7">
         <v>45473</v>
       </c>
       <c r="J23" s="7"/>
       <c r="K23" s="7">
         <v>45565</v>
       </c>
       <c r="L23" s="7"/>
       <c r="M23" s="7">
         <v>45657</v>
       </c>
       <c r="N23" s="7"/>
       <c r="O23" s="8">
         <v>45657</v>
       </c>
       <c r="P23" s="5"/>
       <c r="Q23" s="6">
         <v>45747</v>
       </c>
       <c r="R23" s="7"/>
       <c r="S23" s="7">
         <v>45838</v>
       </c>
       <c r="T23" s="7"/>
-      <c r="U23" s="142" t="s">
+      <c r="U23" s="144" t="s">
         <v>13</v>
       </c>
-      <c r="V23" s="177"/>
-      <c r="W23" s="177"/>
+      <c r="V23" s="145"/>
+      <c r="W23" s="145"/>
       <c r="X23" s="52"/>
       <c r="Y23" s="7"/>
-      <c r="Z23" s="142" t="s">
+      <c r="Z23" s="144" t="s">
         <v>14</v>
       </c>
-      <c r="AA23" s="177"/>
-      <c r="AB23" s="198"/>
+      <c r="AA23" s="145"/>
+      <c r="AB23" s="182"/>
       <c r="AC23" s="5"/>
       <c r="AD23" s="8">
         <v>45930</v>
       </c>
       <c r="AE23" s="2"/>
       <c r="AF23" s="8">
         <v>46022</v>
       </c>
       <c r="AG23" s="64"/>
       <c r="AH23" s="8">
         <v>46022</v>
       </c>
     </row>
     <row r="24" spans="1:34" s="83" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="13"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="12"/>
       <c r="I24" s="12"/>
       <c r="J24" s="12"/>
       <c r="K24" s="12"/>
       <c r="L24" s="12"/>
       <c r="M24" s="12"/>
       <c r="N24" s="12"/>
       <c r="O24" s="13"/>
       <c r="P24" s="12"/>
       <c r="Q24" s="12"/>
       <c r="R24" s="12"/>
       <c r="S24" s="12"/>
       <c r="T24" s="12"/>
       <c r="U24" s="2"/>
       <c r="V24" s="12"/>
       <c r="W24" s="2"/>
       <c r="X24" s="2"/>
       <c r="Y24" s="68"/>
       <c r="Z24" s="2"/>
       <c r="AA24" s="2"/>
       <c r="AB24" s="2"/>
       <c r="AC24" s="2"/>
       <c r="AD24" s="2"/>
       <c r="AE24" s="2"/>
       <c r="AF24" s="2"/>
       <c r="AG24" s="2"/>
       <c r="AH24" s="9"/>
     </row>
     <row r="25" spans="1:34" s="83" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="153" t="s">
+      <c r="A25" s="159" t="s">
         <v>52</v>
       </c>
-      <c r="B25" s="172"/>
-      <c r="C25" s="172"/>
+      <c r="B25" s="160"/>
+      <c r="C25" s="160"/>
       <c r="D25" s="2"/>
       <c r="E25" s="11">
         <v>1545</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10">
         <v>289</v>
       </c>
       <c r="H25" s="10"/>
       <c r="I25" s="10">
         <v>342</v>
       </c>
       <c r="J25" s="10"/>
       <c r="K25" s="10">
         <v>274</v>
       </c>
       <c r="L25" s="10"/>
       <c r="M25" s="10">
         <v>591</v>
       </c>
       <c r="N25" s="10"/>
       <c r="O25" s="11">
         <f>SUM(G25,I25,K25,M25)</f>
         <v>1496</v>
       </c>
@@ -36259,55 +36259,55 @@
       <c r="K26" s="12"/>
       <c r="L26" s="12"/>
       <c r="M26" s="12"/>
       <c r="N26" s="12"/>
       <c r="O26" s="13"/>
       <c r="P26" s="12"/>
       <c r="Q26" s="12"/>
       <c r="R26" s="12"/>
       <c r="S26" s="12"/>
       <c r="T26" s="12"/>
       <c r="U26" s="2"/>
       <c r="V26" s="12"/>
       <c r="W26" s="2"/>
       <c r="X26" s="2"/>
       <c r="Y26" s="73"/>
       <c r="Z26" s="2"/>
       <c r="AA26" s="12"/>
       <c r="AB26" s="2"/>
       <c r="AC26" s="2"/>
       <c r="AD26" s="12"/>
       <c r="AE26" s="2"/>
       <c r="AF26" s="2"/>
       <c r="AH26" s="120"/>
     </row>
     <row r="27" spans="1:34" s="83" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="153" t="s">
+      <c r="A27" s="159" t="s">
         <v>53</v>
       </c>
-      <c r="B27" s="172"/>
-      <c r="C27" s="172"/>
+      <c r="B27" s="160"/>
+      <c r="C27" s="160"/>
       <c r="D27" s="2"/>
       <c r="E27" s="13">
         <v>751</v>
       </c>
       <c r="F27" s="12"/>
       <c r="G27" s="12">
         <v>135</v>
       </c>
       <c r="H27" s="12"/>
       <c r="I27" s="12">
         <v>190</v>
       </c>
       <c r="J27" s="12"/>
       <c r="K27" s="12">
         <v>145</v>
       </c>
       <c r="L27" s="12"/>
       <c r="M27" s="12">
         <v>313</v>
       </c>
       <c r="N27" s="12"/>
       <c r="O27" s="13">
         <f>SUM(G27,I27,K27,M27)</f>
         <v>783</v>
       </c>
@@ -36463,55 +36463,55 @@
       <c r="K30" s="14"/>
       <c r="L30" s="12"/>
       <c r="M30" s="14"/>
       <c r="N30" s="12"/>
       <c r="O30" s="15"/>
       <c r="P30" s="12"/>
       <c r="Q30" s="14"/>
       <c r="R30" s="12"/>
       <c r="S30" s="14"/>
       <c r="T30" s="12"/>
       <c r="U30" s="2"/>
       <c r="V30" s="14"/>
       <c r="W30" s="2"/>
       <c r="X30" s="2"/>
       <c r="Y30" s="73"/>
       <c r="Z30" s="2"/>
       <c r="AA30" s="14"/>
       <c r="AB30" s="2"/>
       <c r="AC30" s="2"/>
       <c r="AD30" s="14"/>
       <c r="AE30" s="2"/>
       <c r="AF30" s="2"/>
       <c r="AH30" s="120"/>
     </row>
     <row r="31" spans="1:34" s="83" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A31" s="153" t="s">
+      <c r="A31" s="159" t="s">
         <v>20</v>
       </c>
-      <c r="B31" s="172"/>
-      <c r="C31" s="172"/>
+      <c r="B31" s="160"/>
+      <c r="C31" s="160"/>
       <c r="D31" s="2"/>
       <c r="E31" s="110">
         <f>+E29+E27+E25</f>
         <v>3076</v>
       </c>
       <c r="F31" s="111"/>
       <c r="G31" s="112">
         <f>SUM(G25:G29)</f>
         <v>608</v>
       </c>
       <c r="H31" s="111"/>
       <c r="I31" s="112">
         <f>SUM(I25:I29)</f>
         <v>733</v>
       </c>
       <c r="J31" s="111"/>
       <c r="K31" s="112">
         <f>SUM(K25:K29)</f>
         <v>587</v>
       </c>
       <c r="L31" s="111"/>
       <c r="M31" s="112">
         <f>SUM(M25:M29)</f>
         <v>1123</v>
       </c>
@@ -36577,52 +36577,52 @@
       <c r="N32" s="12"/>
       <c r="O32" s="13"/>
       <c r="P32" s="12"/>
       <c r="Q32" s="12"/>
       <c r="R32" s="12"/>
       <c r="S32" s="12"/>
       <c r="T32" s="12"/>
       <c r="U32" s="2"/>
       <c r="V32" s="12"/>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="73"/>
       <c r="Z32" s="2"/>
       <c r="AA32" s="12"/>
       <c r="AB32" s="2"/>
       <c r="AC32" s="2"/>
       <c r="AD32" s="12"/>
       <c r="AE32" s="2"/>
       <c r="AF32" s="12"/>
       <c r="AH32" s="13"/>
     </row>
     <row r="33" spans="1:37" s="83" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A33" s="161" t="s">
         <v>43</v>
       </c>
-      <c r="B33" s="171"/>
-      <c r="C33" s="171"/>
+      <c r="B33" s="162"/>
+      <c r="C33" s="162"/>
       <c r="D33" s="2"/>
       <c r="E33" s="35">
         <f>+'Sch. 5'!E27</f>
         <v>-119</v>
       </c>
       <c r="F33" s="10"/>
       <c r="G33" s="34">
         <f>+'Sch. 5'!G27</f>
         <v>-3</v>
       </c>
       <c r="H33" s="10"/>
       <c r="I33" s="34">
         <f>+'Sch. 5'!I27</f>
         <v>-54</v>
       </c>
       <c r="J33" s="10"/>
       <c r="K33" s="34">
         <f>+'Sch. 5'!K27</f>
         <v>3</v>
       </c>
       <c r="L33" s="10"/>
       <c r="M33" s="34">
         <f>+'Sch. 5'!M27</f>
         <v>-42</v>
       </c>
@@ -36771,86 +36771,86 @@
       <c r="O36" s="2"/>
       <c r="P36" s="2"/>
       <c r="Q36" s="2"/>
       <c r="R36" s="2"/>
       <c r="S36" s="2"/>
       <c r="T36" s="2"/>
       <c r="U36" s="2"/>
       <c r="V36" s="2"/>
       <c r="W36" s="2"/>
       <c r="X36" s="2"/>
       <c r="Y36" s="2"/>
       <c r="Z36" s="2"/>
       <c r="AA36" s="2"/>
       <c r="AB36" s="2"/>
       <c r="AC36" s="2"/>
       <c r="AD36" s="2"/>
       <c r="AE36" s="2"/>
       <c r="AF36" s="2"/>
       <c r="AG36" s="2"/>
       <c r="AH36" s="2"/>
       <c r="AI36" s="2"/>
       <c r="AJ36" s="2"/>
       <c r="AK36" s="2"/>
     </row>
     <row r="37" spans="1:37" s="83" customFormat="1" ht="32.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="131" t="s">
+      <c r="A37" s="165" t="s">
         <v>138</v>
       </c>
-      <c r="B37" s="204"/>
-[...31 lines deleted...]
-      <c r="AH37" s="133"/>
+      <c r="B37" s="189"/>
+      <c r="C37" s="189"/>
+      <c r="D37" s="189"/>
+      <c r="E37" s="189"/>
+      <c r="F37" s="189"/>
+      <c r="G37" s="189"/>
+      <c r="H37" s="189"/>
+      <c r="I37" s="189"/>
+      <c r="J37" s="189"/>
+      <c r="K37" s="189"/>
+      <c r="L37" s="189"/>
+      <c r="M37" s="189"/>
+      <c r="N37" s="189"/>
+      <c r="O37" s="189"/>
+      <c r="P37" s="189"/>
+      <c r="Q37" s="189"/>
+      <c r="R37" s="189"/>
+      <c r="S37" s="189"/>
+      <c r="T37" s="189"/>
+      <c r="U37" s="189"/>
+      <c r="V37" s="189"/>
+      <c r="W37" s="189"/>
+      <c r="X37" s="189"/>
+      <c r="Y37" s="189"/>
+      <c r="Z37" s="189"/>
+      <c r="AA37" s="189"/>
+      <c r="AB37" s="189"/>
+      <c r="AC37" s="189"/>
+      <c r="AD37" s="189"/>
+      <c r="AE37" s="166"/>
+      <c r="AF37" s="166"/>
+      <c r="AG37" s="166"/>
+      <c r="AH37" s="166"/>
       <c r="AI37" s="2"/>
       <c r="AJ37" s="2"/>
       <c r="AK37" s="2"/>
     </row>
     <row r="38" spans="1:37" s="83" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="22"/>
       <c r="B38" s="22"/>
       <c r="C38" s="22"/>
       <c r="D38" s="22"/>
       <c r="E38" s="22"/>
       <c r="F38" s="22"/>
       <c r="G38" s="22"/>
       <c r="H38" s="22"/>
       <c r="I38" s="22"/>
       <c r="J38" s="22"/>
       <c r="K38" s="22"/>
       <c r="L38" s="22"/>
       <c r="M38" s="22"/>
       <c r="N38" s="22"/>
       <c r="O38" s="87"/>
       <c r="P38" s="22"/>
       <c r="Q38" s="22"/>
       <c r="R38" s="22"/>
       <c r="S38" s="22"/>
       <c r="T38" s="22"/>
@@ -36875,182 +36875,182 @@
     <row r="39" spans="1:37" s="83" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A39" s="22"/>
       <c r="B39" s="22"/>
       <c r="C39" s="22"/>
       <c r="D39" s="22"/>
       <c r="E39" s="89" t="s">
         <v>7</v>
       </c>
       <c r="F39" s="22"/>
       <c r="G39" s="22"/>
       <c r="H39" s="22"/>
       <c r="I39" s="22"/>
       <c r="J39" s="22"/>
       <c r="K39" s="22"/>
       <c r="L39" s="22"/>
       <c r="M39" s="22"/>
       <c r="N39" s="22"/>
       <c r="O39" s="90" t="s">
         <v>7</v>
       </c>
       <c r="P39" s="22"/>
       <c r="Q39" s="22"/>
       <c r="R39" s="22"/>
       <c r="S39" s="22"/>
       <c r="T39" s="22"/>
-      <c r="U39" s="191" t="s">
+      <c r="U39" s="167" t="s">
         <v>8</v>
       </c>
-      <c r="V39" s="192"/>
-      <c r="W39" s="192"/>
+      <c r="V39" s="168"/>
+      <c r="W39" s="168"/>
       <c r="X39" s="91"/>
       <c r="Y39" s="91"/>
-      <c r="Z39" s="191"/>
-[...1 lines deleted...]
-      <c r="AB39" s="192"/>
+      <c r="Z39" s="167"/>
+      <c r="AA39" s="168"/>
+      <c r="AB39" s="168"/>
       <c r="AC39" s="22"/>
       <c r="AD39" s="91"/>
       <c r="AE39" s="2"/>
       <c r="AF39" s="2"/>
       <c r="AG39" s="2"/>
       <c r="AH39" s="2"/>
       <c r="AI39" s="2"/>
       <c r="AJ39" s="2"/>
       <c r="AK39" s="2"/>
     </row>
     <row r="40" spans="1:37" s="84" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A40" s="92"/>
       <c r="B40" s="92"/>
       <c r="C40" s="92"/>
       <c r="D40" s="92"/>
       <c r="E40" s="90" t="s">
         <v>10</v>
       </c>
       <c r="F40" s="22"/>
-      <c r="G40" s="191" t="s">
+      <c r="G40" s="167" t="s">
         <v>11</v>
       </c>
-      <c r="H40" s="193"/>
-[...4 lines deleted...]
-      <c r="M40" s="193"/>
+      <c r="H40" s="169"/>
+      <c r="I40" s="169"/>
+      <c r="J40" s="169"/>
+      <c r="K40" s="169"/>
+      <c r="L40" s="169"/>
+      <c r="M40" s="169"/>
       <c r="N40" s="22"/>
       <c r="O40" s="90" t="s">
         <v>10</v>
       </c>
       <c r="P40" s="22"/>
-      <c r="Q40" s="186" t="s">
+      <c r="Q40" s="170" t="s">
         <v>11</v>
       </c>
-      <c r="R40" s="186"/>
-      <c r="S40" s="186"/>
+      <c r="R40" s="170"/>
+      <c r="S40" s="170"/>
       <c r="T40" s="93"/>
-      <c r="U40" s="186" t="s">
+      <c r="U40" s="170" t="s">
         <v>12</v>
       </c>
-      <c r="V40" s="186"/>
-      <c r="W40" s="186"/>
+      <c r="V40" s="170"/>
+      <c r="W40" s="170"/>
       <c r="X40" s="98"/>
       <c r="Y40" s="91"/>
-      <c r="Z40" s="191"/>
-[...1 lines deleted...]
-      <c r="AB40" s="191"/>
+      <c r="Z40" s="167"/>
+      <c r="AA40" s="167"/>
+      <c r="AB40" s="167"/>
       <c r="AC40" s="98"/>
       <c r="AD40" s="91"/>
       <c r="AE40" s="2"/>
       <c r="AF40" s="2"/>
       <c r="AG40" s="2"/>
       <c r="AH40" s="2"/>
       <c r="AI40" s="2"/>
       <c r="AJ40" s="2"/>
       <c r="AK40" s="2"/>
     </row>
     <row r="41" spans="1:37" s="84" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A41" s="92"/>
       <c r="B41" s="92"/>
       <c r="C41" s="92"/>
       <c r="D41" s="92"/>
       <c r="E41" s="94">
         <v>45291</v>
       </c>
       <c r="F41" s="92"/>
       <c r="G41" s="95">
         <v>45382</v>
       </c>
       <c r="H41" s="96"/>
       <c r="I41" s="96">
         <v>45473</v>
       </c>
       <c r="J41" s="96"/>
       <c r="K41" s="96">
         <v>45565</v>
       </c>
       <c r="L41" s="96"/>
       <c r="M41" s="96">
         <v>45657</v>
       </c>
       <c r="N41" s="96"/>
       <c r="O41" s="94">
         <v>45657</v>
       </c>
       <c r="P41" s="92"/>
       <c r="Q41" s="95">
         <v>45747</v>
       </c>
       <c r="R41" s="96"/>
       <c r="S41" s="96">
         <v>45838</v>
       </c>
       <c r="T41" s="96"/>
-      <c r="U41" s="187" t="s">
+      <c r="U41" s="178" t="s">
         <v>13</v>
       </c>
-      <c r="V41" s="187"/>
-      <c r="W41" s="203"/>
+      <c r="V41" s="178"/>
+      <c r="W41" s="191"/>
       <c r="X41" s="22"/>
       <c r="Y41" s="22"/>
-      <c r="Z41" s="202"/>
-[...1 lines deleted...]
-      <c r="AB41" s="202"/>
+      <c r="Z41" s="190"/>
+      <c r="AA41" s="190"/>
+      <c r="AB41" s="190"/>
       <c r="AC41" s="92"/>
       <c r="AD41" s="22"/>
       <c r="AE41" s="2"/>
       <c r="AF41" s="2"/>
       <c r="AG41" s="2"/>
       <c r="AH41" s="2"/>
       <c r="AI41" s="2"/>
       <c r="AJ41" s="2"/>
       <c r="AK41" s="2"/>
     </row>
     <row r="42" spans="1:37" s="83" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="127" t="s">
+      <c r="A42" s="171" t="s">
         <v>18</v>
       </c>
-      <c r="B42" s="194"/>
-      <c r="C42" s="194"/>
+      <c r="B42" s="172"/>
+      <c r="C42" s="172"/>
       <c r="D42" s="22"/>
       <c r="E42" s="99">
         <v>786</v>
       </c>
       <c r="F42" s="97"/>
       <c r="G42" s="97">
         <v>21</v>
       </c>
       <c r="H42" s="97"/>
       <c r="I42" s="97">
         <v>225</v>
       </c>
       <c r="J42" s="97"/>
       <c r="K42" s="97">
         <v>209</v>
       </c>
       <c r="L42" s="97"/>
       <c r="M42" s="97">
         <v>603</v>
       </c>
       <c r="N42" s="97"/>
       <c r="O42" s="99">
         <f>SUM(G42:M42)</f>
         <v>1058</v>
       </c>
@@ -37200,222 +37200,222 @@
       <c r="O45" s="22"/>
       <c r="P45" s="22"/>
       <c r="Q45" s="22"/>
       <c r="R45" s="22"/>
       <c r="S45" s="22"/>
       <c r="T45" s="22"/>
       <c r="U45" s="22"/>
       <c r="V45" s="88"/>
       <c r="W45" s="88"/>
       <c r="X45" s="88"/>
       <c r="Y45" s="88"/>
       <c r="Z45" s="88"/>
       <c r="AA45" s="88"/>
       <c r="AB45" s="88"/>
       <c r="AC45" s="88"/>
       <c r="AD45" s="88"/>
       <c r="AE45" s="2"/>
       <c r="AF45" s="2"/>
       <c r="AG45" s="2"/>
       <c r="AH45" s="2"/>
       <c r="AI45" s="2"/>
       <c r="AJ45" s="2"/>
       <c r="AK45" s="2"/>
     </row>
     <row r="46" spans="1:37" s="83" customFormat="1" ht="26.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A46" s="197" t="s">
+      <c r="A46" s="183" t="s">
         <v>131</v>
       </c>
-      <c r="B46" s="197"/>
-[...31 lines deleted...]
-      <c r="AH46" s="197"/>
+      <c r="B46" s="183"/>
+      <c r="C46" s="183"/>
+      <c r="D46" s="183"/>
+      <c r="E46" s="183"/>
+      <c r="F46" s="183"/>
+      <c r="G46" s="183"/>
+      <c r="H46" s="183"/>
+      <c r="I46" s="183"/>
+      <c r="J46" s="183"/>
+      <c r="K46" s="183"/>
+      <c r="L46" s="183"/>
+      <c r="M46" s="183"/>
+      <c r="N46" s="183"/>
+      <c r="O46" s="183"/>
+      <c r="P46" s="183"/>
+      <c r="Q46" s="183"/>
+      <c r="R46" s="183"/>
+      <c r="S46" s="183"/>
+      <c r="T46" s="183"/>
+      <c r="U46" s="183"/>
+      <c r="V46" s="183"/>
+      <c r="W46" s="183"/>
+      <c r="X46" s="183"/>
+      <c r="Y46" s="183"/>
+      <c r="Z46" s="183"/>
+      <c r="AA46" s="183"/>
+      <c r="AB46" s="183"/>
+      <c r="AC46" s="183"/>
+      <c r="AD46" s="183"/>
+      <c r="AE46" s="183"/>
+      <c r="AF46" s="183"/>
+      <c r="AG46" s="183"/>
+      <c r="AH46" s="183"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
     </row>
     <row r="47" spans="1:37" s="83" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="104"/>
       <c r="B47" s="105"/>
       <c r="C47" s="105"/>
       <c r="D47" s="105"/>
       <c r="E47" s="22"/>
       <c r="F47" s="22"/>
       <c r="G47" s="22"/>
       <c r="H47" s="22"/>
       <c r="I47" s="22"/>
       <c r="J47" s="22"/>
       <c r="K47" s="22"/>
       <c r="L47" s="22"/>
       <c r="M47" s="22"/>
       <c r="N47" s="22"/>
       <c r="O47" s="22"/>
       <c r="P47" s="22"/>
       <c r="Q47" s="22"/>
       <c r="R47" s="22"/>
       <c r="S47" s="22"/>
       <c r="T47" s="22"/>
       <c r="U47" s="22"/>
       <c r="V47" s="88"/>
       <c r="W47" s="88"/>
       <c r="X47" s="88"/>
       <c r="Y47" s="88"/>
       <c r="Z47" s="88"/>
       <c r="AA47" s="88"/>
       <c r="AB47" s="88"/>
       <c r="AC47" s="88"/>
       <c r="AD47" s="88"/>
       <c r="AE47" s="2"/>
       <c r="AF47" s="2"/>
       <c r="AG47" s="2"/>
       <c r="AH47" s="2"/>
       <c r="AI47" s="2"/>
       <c r="AJ47" s="2"/>
       <c r="AK47" s="2"/>
     </row>
     <row r="48" spans="1:37" s="85" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A48" s="131" t="s">
+      <c r="A48" s="165" t="s">
         <v>124</v>
       </c>
-      <c r="B48" s="204"/>
-[...31 lines deleted...]
-      <c r="AH48" s="133"/>
+      <c r="B48" s="189"/>
+      <c r="C48" s="189"/>
+      <c r="D48" s="189"/>
+      <c r="E48" s="189"/>
+      <c r="F48" s="189"/>
+      <c r="G48" s="189"/>
+      <c r="H48" s="189"/>
+      <c r="I48" s="189"/>
+      <c r="J48" s="189"/>
+      <c r="K48" s="189"/>
+      <c r="L48" s="189"/>
+      <c r="M48" s="189"/>
+      <c r="N48" s="189"/>
+      <c r="O48" s="189"/>
+      <c r="P48" s="189"/>
+      <c r="Q48" s="189"/>
+      <c r="R48" s="189"/>
+      <c r="S48" s="189"/>
+      <c r="T48" s="189"/>
+      <c r="U48" s="189"/>
+      <c r="V48" s="189"/>
+      <c r="W48" s="189"/>
+      <c r="X48" s="189"/>
+      <c r="Y48" s="189"/>
+      <c r="Z48" s="189"/>
+      <c r="AA48" s="189"/>
+      <c r="AB48" s="189"/>
+      <c r="AC48" s="189"/>
+      <c r="AD48" s="189"/>
+      <c r="AE48" s="166"/>
+      <c r="AF48" s="166"/>
+      <c r="AG48" s="166"/>
+      <c r="AH48" s="166"/>
       <c r="AI48" s="22"/>
       <c r="AJ48" s="22"/>
       <c r="AK48" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="46">
+    <mergeCell ref="AF7:AF8"/>
+    <mergeCell ref="AF21:AF22"/>
+    <mergeCell ref="AB1:AH1"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="U39:W39"/>
+    <mergeCell ref="Z39:AB39"/>
+    <mergeCell ref="Z41:AB41"/>
+    <mergeCell ref="U41:W41"/>
+    <mergeCell ref="G40:M40"/>
+    <mergeCell ref="Q40:S40"/>
+    <mergeCell ref="U40:W40"/>
+    <mergeCell ref="Z40:AB40"/>
+    <mergeCell ref="A17:C17"/>
+    <mergeCell ref="U7:W7"/>
+    <mergeCell ref="Z6:AB6"/>
+    <mergeCell ref="U9:W9"/>
+    <mergeCell ref="Z9:AB9"/>
+    <mergeCell ref="A11:C11"/>
+    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="Z7:AB7"/>
+    <mergeCell ref="G8:M8"/>
+    <mergeCell ref="Q8:S8"/>
+    <mergeCell ref="U8:W8"/>
+    <mergeCell ref="Z8:AB8"/>
+    <mergeCell ref="A33:C33"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="E6:X6"/>
+    <mergeCell ref="A15:C15"/>
     <mergeCell ref="A37:AH37"/>
     <mergeCell ref="A46:AH46"/>
     <mergeCell ref="A48:AH48"/>
     <mergeCell ref="U23:W23"/>
     <mergeCell ref="Z20:AB20"/>
     <mergeCell ref="Z21:AB21"/>
     <mergeCell ref="Z22:AB22"/>
     <mergeCell ref="Z23:AB23"/>
     <mergeCell ref="E20:X20"/>
     <mergeCell ref="U21:W21"/>
     <mergeCell ref="G22:M22"/>
     <mergeCell ref="Q22:S22"/>
     <mergeCell ref="U22:W22"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="A31:C31"/>
-    <mergeCell ref="A33:C33"/>
-[...28 lines deleted...]
-    <mergeCell ref="U9:W9"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="67" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="68" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2E70D39-2CAB-4948-8D9E-DAE99662E0CA}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AI41"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="A37" sqref="A37:AI37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="4" width="11.7265625" style="1" customWidth="1"/>
     <col min="5" max="5" width="1.1796875" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="1.1796875" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="0.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="0.81640625" style="1" customWidth="1"/>
@@ -37424,275 +37424,275 @@
     <col min="14" max="14" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="0.81640625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="1.1796875" style="1" customWidth="1"/>
     <col min="18" max="18" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="0.81640625" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.7265625" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="0.81640625" style="1" customWidth="1"/>
     <col min="22" max="22" width="2.453125" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.1796875" style="1"/>
     <col min="24" max="24" width="2.453125" style="1" customWidth="1"/>
     <col min="25" max="26" width="0.7265625" style="1" customWidth="1"/>
     <col min="27" max="27" width="2.81640625" style="1" customWidth="1"/>
     <col min="28" max="28" width="9.1796875" style="1"/>
     <col min="29" max="29" width="2.81640625" style="1" customWidth="1"/>
     <col min="30" max="30" width="1.26953125" style="1" customWidth="1"/>
     <col min="31" max="31" width="13.81640625" style="1" customWidth="1"/>
     <col min="32" max="32" width="1" style="1" customWidth="1"/>
     <col min="33" max="33" width="12.54296875" style="1" customWidth="1"/>
     <col min="34" max="34" width="1" style="1" customWidth="1"/>
     <col min="35" max="35" width="13.26953125" style="1" customWidth="1"/>
     <col min="36" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35" s="2" customFormat="1" ht="21" x14ac:dyDescent="0.5">
-      <c r="A1" s="154" t="s">
+      <c r="A1" s="187" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="155"/>
-[...3 lines deleted...]
-      <c r="AC1" s="134" t="s">
+      <c r="B1" s="188"/>
+      <c r="C1" s="188"/>
+      <c r="D1" s="188"/>
+      <c r="E1" s="188"/>
+      <c r="AC1" s="142" t="s">
         <v>64</v>
       </c>
-      <c r="AD1" s="185"/>
-[...4 lines deleted...]
-      <c r="AI1" s="136"/>
+      <c r="AD1" s="177"/>
+      <c r="AE1" s="177"/>
+      <c r="AF1" s="138"/>
+      <c r="AG1" s="138"/>
+      <c r="AH1" s="138"/>
+      <c r="AI1" s="138"/>
     </row>
     <row r="2" spans="1:35" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
-      <c r="A2" s="156" t="s">
+      <c r="A2" s="136" t="s">
         <v>65</v>
       </c>
-      <c r="B2" s="174"/>
-[...2 lines deleted...]
-      <c r="E2" s="174"/>
+      <c r="B2" s="137"/>
+      <c r="C2" s="137"/>
+      <c r="D2" s="137"/>
+      <c r="E2" s="137"/>
     </row>
     <row r="3" spans="1:35" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
-      <c r="A3" s="156" t="s">
+      <c r="A3" s="136" t="s">
         <v>49</v>
       </c>
-      <c r="B3" s="174"/>
-[...2 lines deleted...]
-      <c r="E3" s="174"/>
+      <c r="B3" s="137"/>
+      <c r="C3" s="137"/>
+      <c r="D3" s="137"/>
+      <c r="E3" s="137"/>
     </row>
     <row r="4" spans="1:35" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
       <c r="A4" s="25"/>
       <c r="B4" s="26"/>
       <c r="C4" s="26"/>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
     </row>
     <row r="5" spans="1:35" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
       <c r="A5" s="25"/>
       <c r="B5" s="26"/>
       <c r="C5" s="26"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
     </row>
     <row r="6" spans="1:35" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.3">
-      <c r="F6" s="137" t="s">
+      <c r="F6" s="146" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="138"/>
-[...17 lines deleted...]
-      <c r="Y6" s="138"/>
+      <c r="G6" s="147"/>
+      <c r="H6" s="147"/>
+      <c r="I6" s="147"/>
+      <c r="J6" s="147"/>
+      <c r="K6" s="147"/>
+      <c r="L6" s="147"/>
+      <c r="M6" s="147"/>
+      <c r="N6" s="147"/>
+      <c r="O6" s="147"/>
+      <c r="P6" s="147"/>
+      <c r="Q6" s="147"/>
+      <c r="R6" s="147"/>
+      <c r="S6" s="147"/>
+      <c r="T6" s="147"/>
+      <c r="U6" s="147"/>
+      <c r="V6" s="147"/>
+      <c r="W6" s="147"/>
+      <c r="X6" s="147"/>
+      <c r="Y6" s="147"/>
       <c r="Z6" s="57"/>
-      <c r="AA6" s="138" t="s">
+      <c r="AA6" s="147" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="138"/>
-      <c r="AC6" s="145"/>
+      <c r="AB6" s="147"/>
+      <c r="AC6" s="175"/>
       <c r="AE6" s="59" t="s">
         <v>66</v>
       </c>
       <c r="AG6" s="119" t="s">
         <v>6</v>
       </c>
       <c r="AI6" s="3" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:35" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="F7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="V7" s="141" t="s">
+      <c r="V7" s="139" t="s">
         <v>8</v>
       </c>
-      <c r="W7" s="183"/>
-      <c r="X7" s="183"/>
+      <c r="W7" s="140"/>
+      <c r="X7" s="140"/>
       <c r="Y7" s="50"/>
-      <c r="AA7" s="147" t="s">
+      <c r="AA7" s="148" t="s">
         <v>8</v>
       </c>
-      <c r="AB7" s="178"/>
-      <c r="AC7" s="178"/>
+      <c r="AB7" s="149"/>
+      <c r="AC7" s="149"/>
       <c r="AE7" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="AG7" s="129" t="s">
+      <c r="AG7" s="154" t="s">
         <v>11</v>
       </c>
       <c r="AI7" s="4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:35" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="F8" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="H8" s="141" t="s">
+      <c r="H8" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="I8" s="176"/>
-[...4 lines deleted...]
-      <c r="N8" s="176"/>
+      <c r="I8" s="158"/>
+      <c r="J8" s="158"/>
+      <c r="K8" s="158"/>
+      <c r="L8" s="158"/>
+      <c r="M8" s="158"/>
+      <c r="N8" s="158"/>
       <c r="P8" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="R8" s="141" t="s">
+      <c r="R8" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="S8" s="199"/>
-      <c r="T8" s="199"/>
+      <c r="S8" s="181"/>
+      <c r="T8" s="181"/>
       <c r="U8" s="65"/>
-      <c r="V8" s="141" t="s">
+      <c r="V8" s="139" t="s">
         <v>12</v>
       </c>
-      <c r="W8" s="141"/>
-      <c r="X8" s="141"/>
+      <c r="W8" s="139"/>
+      <c r="X8" s="139"/>
       <c r="Y8" s="51"/>
       <c r="Z8" s="48"/>
-      <c r="AA8" s="150" t="s">
+      <c r="AA8" s="141" t="s">
         <v>12</v>
       </c>
-      <c r="AB8" s="150"/>
-      <c r="AC8" s="150"/>
+      <c r="AB8" s="141"/>
+      <c r="AC8" s="141"/>
       <c r="AD8" s="65"/>
       <c r="AE8" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="AG8" s="130"/>
+      <c r="AG8" s="155"/>
       <c r="AI8" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:35" s="5" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="F9" s="8">
         <v>45291</v>
       </c>
       <c r="H9" s="6">
         <v>45382</v>
       </c>
       <c r="I9" s="7"/>
       <c r="J9" s="7">
         <v>45473</v>
       </c>
       <c r="K9" s="7"/>
       <c r="L9" s="7">
         <v>45565</v>
       </c>
       <c r="M9" s="7"/>
       <c r="N9" s="7">
         <v>45657</v>
       </c>
       <c r="O9" s="7"/>
       <c r="P9" s="8">
         <v>45657</v>
       </c>
       <c r="R9" s="6">
         <v>45747</v>
       </c>
       <c r="S9" s="7"/>
       <c r="T9" s="7">
         <v>45838</v>
       </c>
       <c r="U9" s="7"/>
-      <c r="V9" s="142" t="s">
+      <c r="V9" s="144" t="s">
         <v>13</v>
       </c>
-      <c r="W9" s="177"/>
-      <c r="X9" s="177"/>
+      <c r="W9" s="145"/>
+      <c r="X9" s="145"/>
       <c r="Y9" s="52"/>
       <c r="Z9" s="7"/>
-      <c r="AA9" s="142" t="s">
+      <c r="AA9" s="144" t="s">
         <v>14</v>
       </c>
-      <c r="AB9" s="177"/>
-      <c r="AC9" s="198"/>
+      <c r="AB9" s="145"/>
+      <c r="AC9" s="182"/>
       <c r="AE9" s="8">
         <v>45930</v>
       </c>
       <c r="AG9" s="8">
         <v>46022</v>
       </c>
       <c r="AH9" s="64"/>
       <c r="AI9" s="8">
         <v>46022</v>
       </c>
     </row>
     <row r="10" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F10" s="9"/>
       <c r="P10" s="9"/>
       <c r="Z10" s="68"/>
       <c r="AI10" s="9"/>
     </row>
     <row r="11" spans="1:35" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A11" s="153" t="s">
+      <c r="A11" s="159" t="s">
         <v>67</v>
       </c>
-      <c r="B11" s="172"/>
-      <c r="C11" s="172"/>
+      <c r="B11" s="160"/>
+      <c r="C11" s="160"/>
       <c r="F11" s="11">
         <v>4791</v>
       </c>
       <c r="G11" s="10"/>
       <c r="H11" s="10">
         <v>1445</v>
       </c>
       <c r="I11" s="10"/>
       <c r="J11" s="10">
         <v>1018</v>
       </c>
       <c r="K11" s="10"/>
       <c r="L11" s="10">
         <v>936</v>
       </c>
       <c r="M11" s="10"/>
       <c r="N11" s="10">
         <v>949</v>
       </c>
       <c r="O11" s="10"/>
       <c r="P11" s="11">
         <f>SUM(H11,J11,L11,N11)</f>
         <v>4348</v>
       </c>
       <c r="Q11" s="10"/>
@@ -37729,55 +37729,55 @@
     <row r="12" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F12" s="13"/>
       <c r="G12" s="12"/>
       <c r="H12" s="12"/>
       <c r="I12" s="12"/>
       <c r="J12" s="12"/>
       <c r="K12" s="12"/>
       <c r="L12" s="12"/>
       <c r="M12" s="12"/>
       <c r="N12" s="12"/>
       <c r="O12" s="12"/>
       <c r="P12" s="13"/>
       <c r="Q12" s="12"/>
       <c r="R12" s="12"/>
       <c r="S12" s="12"/>
       <c r="T12" s="12"/>
       <c r="U12" s="12"/>
       <c r="W12" s="12"/>
       <c r="Z12" s="73"/>
       <c r="AB12" s="12"/>
       <c r="AE12" s="12"/>
       <c r="AG12" s="12"/>
       <c r="AI12" s="13"/>
     </row>
     <row r="13" spans="1:35" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A13" s="153" t="s">
+      <c r="A13" s="159" t="s">
         <v>68</v>
       </c>
-      <c r="B13" s="172"/>
-      <c r="C13" s="172"/>
+      <c r="B13" s="160"/>
+      <c r="C13" s="160"/>
       <c r="F13" s="13">
         <v>-1663</v>
       </c>
       <c r="G13" s="12"/>
       <c r="H13" s="12">
         <v>-286</v>
       </c>
       <c r="I13" s="12"/>
       <c r="J13" s="12">
         <v>26</v>
       </c>
       <c r="K13" s="12"/>
       <c r="L13" s="12">
         <v>49</v>
       </c>
       <c r="M13" s="12"/>
       <c r="N13" s="12">
         <v>-286</v>
       </c>
       <c r="O13" s="12"/>
       <c r="P13" s="13">
         <f>SUM(H13,J13,L13,N13)</f>
         <v>-497</v>
       </c>
       <c r="Q13" s="12"/>
@@ -37814,55 +37814,55 @@
     <row r="14" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F14" s="13"/>
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
       <c r="N14" s="12"/>
       <c r="O14" s="12"/>
       <c r="P14" s="13"/>
       <c r="Q14" s="12"/>
       <c r="R14" s="12"/>
       <c r="S14" s="12"/>
       <c r="T14" s="12"/>
       <c r="U14" s="12"/>
       <c r="W14" s="12"/>
       <c r="Z14" s="73"/>
       <c r="AB14" s="12"/>
       <c r="AE14" s="12"/>
       <c r="AG14" s="12"/>
       <c r="AI14" s="13"/>
     </row>
     <row r="15" spans="1:35" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A15" s="153" t="s">
+      <c r="A15" s="159" t="s">
         <v>69</v>
       </c>
-      <c r="B15" s="172"/>
-      <c r="C15" s="172"/>
+      <c r="B15" s="160"/>
+      <c r="C15" s="160"/>
       <c r="F15" s="13">
         <v>-119</v>
       </c>
       <c r="G15" s="12"/>
       <c r="H15" s="12">
         <v>-3</v>
       </c>
       <c r="I15" s="12"/>
       <c r="J15" s="12">
         <v>-54</v>
       </c>
       <c r="K15" s="12"/>
       <c r="L15" s="12">
         <v>3</v>
       </c>
       <c r="M15" s="12"/>
       <c r="N15" s="12">
         <v>-42</v>
       </c>
       <c r="O15" s="12"/>
       <c r="P15" s="13">
         <f>SUM(H15,J15,L15,N15)</f>
         <v>-96</v>
       </c>
       <c r="Q15" s="12"/>
@@ -37899,56 +37899,56 @@
     <row r="16" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F16" s="13"/>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
       <c r="I16" s="12"/>
       <c r="J16" s="12"/>
       <c r="K16" s="12"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
       <c r="N16" s="12"/>
       <c r="O16" s="12"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="12"/>
       <c r="R16" s="12"/>
       <c r="S16" s="12"/>
       <c r="T16" s="12"/>
       <c r="U16" s="12"/>
       <c r="W16" s="12"/>
       <c r="Z16" s="73"/>
       <c r="AB16" s="12"/>
       <c r="AE16" s="12"/>
       <c r="AG16" s="12"/>
       <c r="AI16" s="13"/>
     </row>
     <row r="17" spans="1:35" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A17" s="153" t="s">
+      <c r="A17" s="159" t="s">
         <v>70</v>
       </c>
-      <c r="B17" s="172"/>
-[...1 lines deleted...]
-      <c r="D17" s="172"/>
+      <c r="B17" s="160"/>
+      <c r="C17" s="160"/>
+      <c r="D17" s="160"/>
       <c r="F17" s="13">
         <v>-447</v>
       </c>
       <c r="G17" s="12"/>
       <c r="H17" s="12">
         <v>-124</v>
       </c>
       <c r="I17" s="12"/>
       <c r="J17" s="12">
         <v>-73</v>
       </c>
       <c r="K17" s="12"/>
       <c r="L17" s="12">
         <v>-84</v>
       </c>
       <c r="M17" s="12"/>
       <c r="N17" s="12">
         <v>-146</v>
       </c>
       <c r="O17" s="12"/>
       <c r="P17" s="13">
         <f>SUM(H17,J17,L17,N17)</f>
         <v>-427</v>
       </c>
       <c r="Q17" s="12"/>
@@ -37982,55 +37982,55 @@
     <row r="18" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F18" s="13"/>
       <c r="G18" s="12"/>
       <c r="H18" s="12"/>
       <c r="I18" s="12"/>
       <c r="J18" s="12"/>
       <c r="K18" s="12"/>
       <c r="L18" s="12"/>
       <c r="M18" s="12"/>
       <c r="N18" s="12"/>
       <c r="O18" s="12"/>
       <c r="P18" s="13"/>
       <c r="Q18" s="12"/>
       <c r="R18" s="12"/>
       <c r="S18" s="12"/>
       <c r="T18" s="12"/>
       <c r="U18" s="12"/>
       <c r="W18" s="12"/>
       <c r="Z18" s="73"/>
       <c r="AB18" s="12"/>
       <c r="AE18" s="12"/>
       <c r="AG18" s="12"/>
       <c r="AI18" s="13"/>
     </row>
     <row r="19" spans="1:35" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="153" t="s">
+      <c r="A19" s="159" t="s">
         <v>71</v>
       </c>
-      <c r="B19" s="172"/>
-      <c r="C19" s="172"/>
+      <c r="B19" s="160"/>
+      <c r="C19" s="160"/>
       <c r="F19" s="13">
         <v>-172</v>
       </c>
       <c r="G19" s="12"/>
       <c r="H19" s="12">
         <v>-45</v>
       </c>
       <c r="I19" s="12"/>
       <c r="J19" s="12">
         <v>-50</v>
       </c>
       <c r="K19" s="12"/>
       <c r="L19" s="12">
         <v>-46</v>
       </c>
       <c r="M19" s="12"/>
       <c r="N19" s="12">
         <v>-69</v>
       </c>
       <c r="O19" s="12"/>
       <c r="P19" s="13">
         <f>SUM(H19,J19,L19,N19)</f>
         <v>-210</v>
       </c>
       <c r="Q19" s="12"/>
@@ -38067,53 +38067,53 @@
       <c r="H20" s="14"/>
       <c r="I20" s="12"/>
       <c r="J20" s="14"/>
       <c r="K20" s="12"/>
       <c r="L20" s="14"/>
       <c r="M20" s="12"/>
       <c r="N20" s="14"/>
       <c r="O20" s="12"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="12"/>
       <c r="R20" s="14"/>
       <c r="S20" s="12"/>
       <c r="T20" s="14"/>
       <c r="U20" s="12"/>
       <c r="W20" s="14"/>
       <c r="Z20" s="73"/>
       <c r="AB20" s="14"/>
       <c r="AE20" s="14"/>
       <c r="AG20" s="14"/>
       <c r="AI20" s="15"/>
     </row>
     <row r="21" spans="1:35" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="161" t="s">
         <v>43</v>
       </c>
-      <c r="B21" s="171"/>
-[...1 lines deleted...]
-      <c r="D21" s="171"/>
+      <c r="B21" s="162"/>
+      <c r="C21" s="162"/>
+      <c r="D21" s="162"/>
       <c r="F21" s="13">
         <f>SUM(F11:F19)</f>
         <v>2390</v>
       </c>
       <c r="G21" s="12"/>
       <c r="H21" s="12">
         <f>SUM(H11:H19)</f>
         <v>987</v>
       </c>
       <c r="I21" s="12"/>
       <c r="J21" s="12">
         <f>SUM(J11:J19)</f>
         <v>867</v>
       </c>
       <c r="K21" s="12"/>
       <c r="L21" s="12">
         <f>SUM(L11:L19)</f>
         <v>858</v>
       </c>
       <c r="M21" s="12"/>
       <c r="N21" s="12">
         <f>SUM(N11:N19)</f>
         <v>406</v>
       </c>
       <c r="O21" s="12"/>
@@ -38157,55 +38157,55 @@
     <row r="22" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F22" s="13"/>
       <c r="G22" s="12"/>
       <c r="H22" s="12"/>
       <c r="I22" s="12"/>
       <c r="J22" s="12"/>
       <c r="K22" s="12"/>
       <c r="L22" s="12"/>
       <c r="M22" s="12"/>
       <c r="N22" s="12"/>
       <c r="O22" s="12"/>
       <c r="P22" s="13"/>
       <c r="Q22" s="12"/>
       <c r="R22" s="12"/>
       <c r="S22" s="12"/>
       <c r="T22" s="12"/>
       <c r="U22" s="12"/>
       <c r="W22" s="12"/>
       <c r="Z22" s="73"/>
       <c r="AB22" s="12"/>
       <c r="AE22" s="12"/>
       <c r="AG22" s="12"/>
       <c r="AI22" s="13"/>
     </row>
     <row r="23" spans="1:35" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="153" t="s">
+      <c r="A23" s="159" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="172"/>
-      <c r="C23" s="172"/>
+      <c r="B23" s="160"/>
+      <c r="C23" s="160"/>
       <c r="F23" s="13">
         <v>-418</v>
       </c>
       <c r="G23" s="12"/>
       <c r="H23" s="12">
         <v>-100</v>
       </c>
       <c r="I23" s="12"/>
       <c r="J23" s="12">
         <v>-101</v>
       </c>
       <c r="K23" s="12"/>
       <c r="L23" s="12">
         <v>-96</v>
       </c>
       <c r="M23" s="12"/>
       <c r="N23" s="12">
         <v>-95</v>
       </c>
       <c r="O23" s="12"/>
       <c r="P23" s="13">
         <f>SUM(H23,J23,L23,N23)</f>
         <v>-392</v>
       </c>
       <c r="Q23" s="12"/>
@@ -38408,56 +38408,56 @@
     <row r="28" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F28" s="13"/>
       <c r="G28" s="12"/>
       <c r="H28" s="12"/>
       <c r="I28" s="12"/>
       <c r="J28" s="12"/>
       <c r="K28" s="12"/>
       <c r="L28" s="12"/>
       <c r="M28" s="12"/>
       <c r="N28" s="12"/>
       <c r="O28" s="12"/>
       <c r="P28" s="13"/>
       <c r="Q28" s="12"/>
       <c r="R28" s="12"/>
       <c r="S28" s="12"/>
       <c r="T28" s="12"/>
       <c r="U28" s="12"/>
       <c r="W28" s="12"/>
       <c r="Z28" s="73"/>
       <c r="AB28" s="12"/>
       <c r="AE28" s="12"/>
       <c r="AG28" s="12"/>
       <c r="AI28" s="13"/>
     </row>
     <row r="29" spans="1:35" s="2" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="151" t="s">
+      <c r="A29" s="163" t="s">
         <v>74</v>
       </c>
-      <c r="B29" s="133"/>
-[...1 lines deleted...]
-      <c r="D29" s="133"/>
+      <c r="B29" s="166"/>
+      <c r="C29" s="166"/>
+      <c r="D29" s="166"/>
       <c r="F29" s="13">
         <v>31</v>
       </c>
       <c r="G29" s="12"/>
       <c r="H29" s="12">
         <v>-186</v>
       </c>
       <c r="I29" s="12"/>
       <c r="J29" s="12">
         <v>-88</v>
       </c>
       <c r="K29" s="12"/>
       <c r="L29" s="12">
         <v>-321</v>
       </c>
       <c r="M29" s="12"/>
       <c r="N29" s="12">
         <v>-152</v>
       </c>
       <c r="O29" s="12"/>
       <c r="P29" s="13">
         <f>SUM(H29,J29,L29,N29)</f>
         <v>-747</v>
       </c>
       <c r="Q29" s="12"/>
@@ -38494,56 +38494,56 @@
     <row r="30" spans="1:35" s="2" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F30" s="13"/>
       <c r="G30" s="12"/>
       <c r="H30" s="12"/>
       <c r="I30" s="12"/>
       <c r="J30" s="12"/>
       <c r="K30" s="12"/>
       <c r="L30" s="12"/>
       <c r="M30" s="12"/>
       <c r="N30" s="12"/>
       <c r="O30" s="12"/>
       <c r="P30" s="13"/>
       <c r="Q30" s="12"/>
       <c r="R30" s="12"/>
       <c r="S30" s="12"/>
       <c r="T30" s="12"/>
       <c r="U30" s="12"/>
       <c r="W30" s="12"/>
       <c r="Z30" s="73"/>
       <c r="AB30" s="12"/>
       <c r="AE30" s="12"/>
       <c r="AG30" s="12"/>
       <c r="AI30" s="13"/>
     </row>
     <row r="31" spans="1:35" s="2" customFormat="1" ht="17" x14ac:dyDescent="0.35">
-      <c r="A31" s="153" t="s">
+      <c r="A31" s="159" t="s">
         <v>75</v>
       </c>
-      <c r="B31" s="172"/>
-[...1 lines deleted...]
-      <c r="D31" s="172"/>
+      <c r="B31" s="160"/>
+      <c r="C31" s="160"/>
+      <c r="D31" s="160"/>
       <c r="F31" s="13">
         <v>0</v>
       </c>
       <c r="G31" s="12"/>
       <c r="H31" s="12">
         <v>0</v>
       </c>
       <c r="I31" s="12"/>
       <c r="J31" s="12">
         <v>0</v>
       </c>
       <c r="K31" s="12"/>
       <c r="L31" s="12">
         <v>0</v>
       </c>
       <c r="M31" s="12"/>
       <c r="N31" s="12">
         <v>0</v>
       </c>
       <c r="O31" s="12"/>
       <c r="P31" s="13">
         <f>SUM(H31,J31,L31,N31)</f>
         <v>0</v>
       </c>
       <c r="Q31" s="12"/>
@@ -38583,53 +38583,53 @@
       <c r="H32" s="14"/>
       <c r="I32" s="12"/>
       <c r="J32" s="14"/>
       <c r="K32" s="12"/>
       <c r="L32" s="14"/>
       <c r="M32" s="12"/>
       <c r="N32" s="14"/>
       <c r="O32" s="12"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="12"/>
       <c r="R32" s="14"/>
       <c r="S32" s="12"/>
       <c r="T32" s="14"/>
       <c r="U32" s="12"/>
       <c r="W32" s="14"/>
       <c r="Z32" s="73"/>
       <c r="AB32" s="14"/>
       <c r="AE32" s="14"/>
       <c r="AG32" s="14"/>
       <c r="AI32" s="15"/>
     </row>
     <row r="33" spans="1:35" s="2" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A33" s="161" t="s">
         <v>26</v>
       </c>
-      <c r="B33" s="171"/>
-[...1 lines deleted...]
-      <c r="D33" s="171"/>
+      <c r="B33" s="162"/>
+      <c r="C33" s="162"/>
+      <c r="D33" s="162"/>
       <c r="F33" s="35">
         <f>+F21+F23+F25+F27+F29+F31</f>
         <v>-451</v>
       </c>
       <c r="G33" s="10"/>
       <c r="H33" s="34">
         <f>+H21+H23+H25+H27+H29+H31</f>
         <v>-417</v>
       </c>
       <c r="I33" s="10"/>
       <c r="J33" s="34">
         <f>+J21+J23+J25+J27+J29+J31</f>
         <v>-5318</v>
       </c>
       <c r="K33" s="10"/>
       <c r="L33" s="34">
         <f>+L21+L23+L25+L27+L29+L31</f>
         <v>337</v>
       </c>
       <c r="M33" s="10"/>
       <c r="N33" s="34">
         <f>+N21+N23+N25+N27+N29+N31</f>
         <v>129</v>
       </c>
       <c r="O33" s="10"/>
@@ -38670,166 +38670,166 @@
         <v>934.00000000000182</v>
       </c>
     </row>
     <row r="34" spans="1:35" s="2" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F34" s="21"/>
       <c r="G34" s="12"/>
       <c r="H34" s="12"/>
       <c r="I34" s="12"/>
       <c r="J34" s="12"/>
       <c r="K34" s="12"/>
       <c r="L34" s="12"/>
       <c r="M34" s="12"/>
       <c r="N34" s="12"/>
       <c r="O34" s="12"/>
       <c r="P34" s="21"/>
       <c r="Q34" s="12"/>
       <c r="R34" s="12"/>
       <c r="S34" s="12"/>
       <c r="T34" s="12"/>
       <c r="U34" s="12"/>
       <c r="Z34" s="73"/>
       <c r="AI34" s="21"/>
     </row>
     <row r="35" spans="1:35" s="2" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="36" spans="1:35" s="2" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A36" s="131" t="s">
+      <c r="A36" s="165" t="s">
         <v>139</v>
       </c>
-      <c r="B36" s="133"/>
-[...32 lines deleted...]
-      <c r="AI36" s="133"/>
+      <c r="B36" s="166"/>
+      <c r="C36" s="166"/>
+      <c r="D36" s="166"/>
+      <c r="E36" s="166"/>
+      <c r="F36" s="166"/>
+      <c r="G36" s="166"/>
+      <c r="H36" s="166"/>
+      <c r="I36" s="166"/>
+      <c r="J36" s="166"/>
+      <c r="K36" s="166"/>
+      <c r="L36" s="166"/>
+      <c r="M36" s="166"/>
+      <c r="N36" s="166"/>
+      <c r="O36" s="166"/>
+      <c r="P36" s="166"/>
+      <c r="Q36" s="166"/>
+      <c r="R36" s="166"/>
+      <c r="S36" s="166"/>
+      <c r="T36" s="166"/>
+      <c r="U36" s="166"/>
+      <c r="V36" s="166"/>
+      <c r="W36" s="166"/>
+      <c r="X36" s="166"/>
+      <c r="Y36" s="166"/>
+      <c r="Z36" s="166"/>
+      <c r="AA36" s="166"/>
+      <c r="AB36" s="166"/>
+      <c r="AC36" s="166"/>
+      <c r="AD36" s="166"/>
+      <c r="AE36" s="166"/>
+      <c r="AF36" s="166"/>
+      <c r="AG36" s="166"/>
+      <c r="AH36" s="166"/>
+      <c r="AI36" s="166"/>
     </row>
     <row r="37" spans="1:35" s="22" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A37" s="131" t="s">
+      <c r="A37" s="165" t="s">
         <v>120</v>
       </c>
-      <c r="B37" s="133"/>
-[...32 lines deleted...]
-      <c r="AI37" s="133"/>
+      <c r="B37" s="166"/>
+      <c r="C37" s="166"/>
+      <c r="D37" s="166"/>
+      <c r="E37" s="166"/>
+      <c r="F37" s="166"/>
+      <c r="G37" s="166"/>
+      <c r="H37" s="166"/>
+      <c r="I37" s="166"/>
+      <c r="J37" s="166"/>
+      <c r="K37" s="166"/>
+      <c r="L37" s="166"/>
+      <c r="M37" s="166"/>
+      <c r="N37" s="166"/>
+      <c r="O37" s="166"/>
+      <c r="P37" s="166"/>
+      <c r="Q37" s="166"/>
+      <c r="R37" s="166"/>
+      <c r="S37" s="166"/>
+      <c r="T37" s="166"/>
+      <c r="U37" s="166"/>
+      <c r="V37" s="166"/>
+      <c r="W37" s="166"/>
+      <c r="X37" s="166"/>
+      <c r="Y37" s="166"/>
+      <c r="Z37" s="166"/>
+      <c r="AA37" s="166"/>
+      <c r="AB37" s="166"/>
+      <c r="AC37" s="166"/>
+      <c r="AD37" s="166"/>
+      <c r="AE37" s="166"/>
+      <c r="AF37" s="166"/>
+      <c r="AG37" s="166"/>
+      <c r="AH37" s="166"/>
+      <c r="AI37" s="166"/>
     </row>
     <row r="41" spans="1:35" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="P41" s="181"/>
-[...1 lines deleted...]
-      <c r="R41" s="182"/>
+      <c r="P41" s="134"/>
+      <c r="Q41" s="135"/>
+      <c r="R41" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="28">
-    <mergeCell ref="A33:D33"/>
-[...10 lines deleted...]
-    <mergeCell ref="A19:C19"/>
     <mergeCell ref="AG7:AG8"/>
     <mergeCell ref="A36:AI36"/>
     <mergeCell ref="A37:AI37"/>
     <mergeCell ref="AC1:AI1"/>
     <mergeCell ref="P41:R41"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="H8:N8"/>
     <mergeCell ref="F6:Y6"/>
     <mergeCell ref="V9:X9"/>
     <mergeCell ref="AA9:AC9"/>
     <mergeCell ref="AA6:AC6"/>
     <mergeCell ref="V7:X7"/>
     <mergeCell ref="AA7:AC7"/>
     <mergeCell ref="R8:T8"/>
+    <mergeCell ref="V8:X8"/>
+    <mergeCell ref="AA8:AC8"/>
+    <mergeCell ref="A31:D31"/>
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="A17:D17"/>
+    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="A11:C11"/>
+    <mergeCell ref="A13:C13"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="62" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="63" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>